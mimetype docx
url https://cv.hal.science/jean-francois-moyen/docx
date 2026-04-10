--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -529,3869 +529,3869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic history of amphibolite facies metapelites from the Southern margin of the Limpopo Belt: In situ U-Pb dating of Zircon, monazite and rutile</w:t>
+                <w:t xml:space="preserve">Late Ediacaran juvenile magmatism in the Variscan Monts-du-Lyonnais metamorphic complex (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alanielson Ferreira</w:t>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Stevens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riana Rossouw</w:t>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Dominguez- Carranza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107566⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2024023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705926v1</w:t>
+                <w:t xml:space="preserve">hal-04822267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and silicon isotopic compositions of Archean silicified lava and cherts of the Onverwacht Group: Implication for seafloor hydrothermalism and the nature of recycled components in the source of granitoids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamorphic history of amphibolite facies metapelites from the Southern margin of the Limpopo Belt: In situ U-Pb dating of Zircon, monazite and rutile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zakharov</w:t>
+                <w:t xml:space="preserve">Alanielson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Marin Carbonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Boyet</w:t>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riana Rossouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dominguez- Carranza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122407⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 413, pp.107566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705738v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felsic crust development in the Kaapvaal Craton, South Africa: A reference sample collection to investigate a billion years of geological history</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen and silicon isotopic compositions of Archean silicified lava and cherts of the Onverwacht Group: Implication for seafloor hydrothermalism and the nature of recycled components in the source of granitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Kitoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Marin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O Nebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104680⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.122407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674759v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the Dawn of Continents: Archean Tonalite-Trondhjemite-Granodiorite Suites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Felsic crust development in the Kaapvaal Craton, South Africa: A reference sample collection to investigate a billion years of geological history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A J Mccoy-West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Nebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/gselements.20.3.174⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 250, pp.104680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637214v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peritectic orthopyroxene entrainment during partial melting of garnet peridotite produced the Bushveld Complex chromite deposits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">At the Dawn of Continents: Archean Tonalite-Trondhjemite-Granodiorite Suites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Stevens</w:t>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Clemens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.174-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/gselements.20.3.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00126-024-01277-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04586953v1</w:t>
+                <w:t xml:space="preserve">hal-04637214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Ediacaran juvenile magmatism in the Variscan Monts-du-Lyonnais metamorphic complex (Massif Central, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peritectic orthopyroxene entrainment during partial melting of garnet peridotite produced the Bushveld Complex chromite deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+                <w:t xml:space="preserve">Tahnee Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+                <w:t xml:space="preserve">Matthew Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Clemens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2024023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00126-024-01277-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822267v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using zircons to disentangle back-veining and hybridization of diorite dykes : an example from the Gangdese Arc, Tibet</w:t>
+                <w:t xml:space="preserve">Granite petrogenesis and the δ44Ca of continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Weinberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Michael Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian-Kang Yi</w:t>
+                <w:t xml:space="preserve">Chris Yakymchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di-Cheng Zhu</w:t>
+                <w:t xml:space="preserve">Edwin Schauble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Nebel</w:t>
+                <w:t xml:space="preserve">John Foden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egad010⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 608, pp.118080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986303v1</w:t>
+                <w:t xml:space="preserve">hal-04024250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic crustal growth identified through Variscan post-collisional lamprophyre-granite composite dykes, French Massif Central</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Phase equilibrium modelling of partial melting in the upper mantle: A comparison between different modelling methodologies and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahnee Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Jason Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 454, </w:t>
+              <w:t xml:space="preserve">, 2023, 444, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04197030v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04197041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stability of cratons is controlled by lithospheric thickness, as evidenced by Rb-Sr overprint ages in granitoids</w:t>
+                <w:t xml:space="preserve">Using zircons to disentangle back-veining and hybridization of diorite dykes : an example from the Gangdese Arc, Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric D Vandenburg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Roberto Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Kang Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di-Cheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Nebel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabio A Capitanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 621, pp.118401. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.egad010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egad010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272883v1</w:t>
+                <w:t xml:space="preserve">hal-03986303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal control of Archean tectonomagmatic regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">The stability of cratons is controlled by lithospheric thickness, as evidenced by Rb-Sr overprint ages in granitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D Vandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Nebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A Cawood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hugh Smithies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio A Capitanio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104417⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 621, pp.118401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272878v1</w:t>
+                <w:t xml:space="preserve">hal-04272883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A whole-lithosphere view of continental growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J H F L Davies</w:t>
+                <w:t xml:space="preserve">Cryptic crustal growth identified through Variscan post-collisional lamprophyre-granite composite dykes, French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Werle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2324⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802457v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04197030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europium anomalies in zircon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert M Holder</w:t>
+                <w:t xml:space="preserve">Spatial and temporal control of Archean tectonomagmatic regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D Vandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Nebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugh Smithies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio A Capitanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jillian Kendrick</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 622, </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241, pp.104417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822397v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibrium modelling of partial melting in the upper mantle: A comparison between different modelling methodologies and experimental results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A whole-lithosphere view of continental growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Jason Mayne</w:t>
+                <w:t xml:space="preserve">J R Reimink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H F L Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D G Pearson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107111⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.45 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04197041v1</w:t>
+                <w:t xml:space="preserve">hal-04802457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granite petrogenesis and the δ44Ca of continental crust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Europium anomalies in zircon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Yakymchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Foden</w:t>
+                <w:t xml:space="preserve">Robert M Holder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jillian Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 608, pp.118080. </w:t>
+              <w:t xml:space="preserve">, 2023, 622, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024250v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the fertility trend</w:t>
+                <w:t xml:space="preserve">Reply to comment on “Metamorphic origin of anastomosing and wavy laminas overprinting putative microbial deposits from the 3.22 Ga Moodies Group (Barberton Greenstone Belt)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Villela Cassini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Masafumi Saitoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Cellier</w:t>
+                <w:t xml:space="preserve">Marion Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna de Freitas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caetano Juliani</w:t>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104643⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 373, pp.106624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2022.106624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864228v1</w:t>
+                <w:t xml:space="preserve">hal-03607653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer and Production in Cratonic Continental Crust: U‐Pb Thermochronology of Xenoliths From the Siberian Craton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the fertility trend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Villela Cassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco E Apen</w:t>
+                <w:t xml:space="preserve">Gabriel Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta L Rudnick</w:t>
+                <w:t xml:space="preserve">Bruna de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri A Ionov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Caetano Juliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GC010497⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.104643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823786v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make subductions diverse again</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+                <w:t xml:space="preserve">Heat Transfer and Production in Cratonic Continental Crust: U‐Pb Thermochronology of Xenoliths From the Siberian Craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco E Apen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Mccarthy</w:t>
+                <w:t xml:space="preserve">Roberta L Rudnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri A Ionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 226, </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.103966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022GC010497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708906v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment on “Metamorphic origin of anastomosing and wavy laminas overprinting putative microbial deposits from the 3.22 Ga Moodies Group (Barberton Greenstone Belt)”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Make subductions diverse again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masafumi Saitoh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+                <w:t xml:space="preserve">Anders Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Garçon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Boyet</w:t>
+                <w:t xml:space="preserve">Peter A. Cawood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabio A. Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 373, pp.106624. </w:t>
+              <w:t xml:space="preserve">Earth Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2022.106624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.103966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607653v1</w:t>
+                <w:t xml:space="preserve">insu-03708906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Earth zircons formed in residual granitic melts produced by tonalite differentiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The multiple ways of recycling Archaean crust: A case study from the ca. 3.1 Ga granitoids from the Barberton Greenstone Belt, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
+                <w:t xml:space="preserve">A. Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Björnsen</w:t>
+                <w:t xml:space="preserve">M. Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+                <w:t xml:space="preserve">A. Dziggel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carrouée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G49232.1⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353, pp.105998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2020.105998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760597v1</w:t>
+                <w:t xml:space="preserve">hal-03493289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 2, Attempting to quantify mantle and crustal contributions in granitoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Jacob</w:t>
+                <w:t xml:space="preserve">Archean S-Type granites: petrology, geochemistry and geochronology of the Lekkersmaak and Willie plutons, Kaapvaal Craton, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106292⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124 (1), pp.87-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25131/sajg.124.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436609v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02958915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archean S-Type granites: petrology, geochemistry and geochronology of the Lekkersmaak and Willie plutons, Kaapvaal Craton, South Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Jaguin</w:t>
+                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 2, Attempting to quantify mantle and crustal contributions in granitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Fiannacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25131/sajg.124.0004⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 402-403, pp.106292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02958915v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spatial distribution of K, Th and U in an Archaean potassic granite: a case study from the Heerenveen batholith, Barberton Granite-Greenstone Terrain, South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Earth zircons formed in residual granitic melts produced by tonalite differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carrouée</w:t>
+                <w:t xml:space="preserve">Jana Björnsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 124 (1), pp.53-86. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (4), pp.437-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25131/sajg.124.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G49232.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123480v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Measurement Scale on the Univariate Statistics of K, Th, and U in the Earth Crust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale spatial distribution of K, Th and U in an Archaean potassic granite: a case study from the Heerenveen batholith, Barberton Granite-Greenstone Terrain, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baratoux</w:t>
+                <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fall</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carrouée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021EA001786⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124 (1), pp.53-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25131/sajg.124.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03661461v1</w:t>
+                <w:t xml:space="preserve">hal-04123480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 1, granites and paradigms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Jacob</w:t>
+                <w:t xml:space="preserve">The Impact of Measurement Scale on the Univariate Statistics of K, Th, and U in the Earth Crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -Y. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. W. Jessell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106291⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, 308, p. 21-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021EA001786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436613v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical versus empirical secular change in zircon composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicholas J. Gardiner</w:t>
+                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 1, granites and paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116660⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 402-403, pp.106291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708930v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When zircon drowns: Elusive geochronological record of water-fluxed orthogneiss melting in the Velay dome (Massif Central, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Theoretical versus empirical secular change in zircon composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher L. Kirkland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Yakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo K. H. Olierook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Marko</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael I. H. Hartnady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J. Gardiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105938⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 554, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231939v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature fluids in granites during the Neoarchaean-Palaeoproterozoic transition: Insight from Closepet titanite chemistry and U-Pb dating (Dharwar craton, India)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Słaby</w:t>
+                <w:t xml:space="preserve">When zircon drowns: Elusive geochronological record of water-fluxed orthogneiss melting in the Velay dome (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Anczkiewicz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linda Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 386, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106039⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 384-385, pp.105938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708925v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic origin of anastomosing and wavy laminas overprinting putative microbial deposits from the 3.22 Ga Moodies Group (Barberton Greenstone Belt)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+                <w:t xml:space="preserve">High-temperature fluids in granites during the Neoarchaean-Palaeoproterozoic transition: Insight from Closepet titanite chemistry and U-Pb dating (Dharwar craton, India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Słaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Anczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela A. Kozub-Budzyń</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106306⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283638v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple ways of recycling Archaean crust: A case study from the ca. 3.1 Ga granitoids from the Barberton Greenstone Belt, South Africa</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metamorphic origin of anastomosing and wavy laminas overprinting putative microbial deposits from the 3.22 Ga Moodies Group (Barberton Greenstone Belt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masafumi Saitoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 353, pp.105998. </w:t>
+              <w:t xml:space="preserve">, 2021, 362, pp.106306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2020.105998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493289v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orosirian magmatism in the Tapajós Mineral Province (Amazonian Craton): The missing link to understand the onset of Paleoproterozoic tectonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Villela Cassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caetano Juliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 356, 275, p. 64-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4425,77 +4425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth’s earliest granitoids are crystal-rich magma reservoirs tapped by silicic eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Björnsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bretscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4559,77 +4559,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Sulfur Isotope Records of the 3.22 Ga Moodies Group, Barberton Greenstone Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masafumi Saitoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Nabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4706,51 +4706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of partially molten crust controlling construction, growth and collapse of the Variscan orogenic belt: the geologic record of the French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4821,814 +4821,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02978022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrital zircon U–Pb–Hf systematics of Ediacaran metasediments from the French Massif Central: Consequences for the crustal evolution of the north Gondwana margin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les haches en métadolérite dans l'actuelle région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surmely Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des amis du Musée de préhistoire du Grand-Pressigny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70, pp.23-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02026217v1</w:t>
+                <w:t xml:space="preserve">hal-02906314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les haches en métadolérite dans l'actuelle région Centre</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detrital zircon U–Pb–Hf systematics of Ediacaran metasediments from the French Massif Central: Consequences for the crustal evolution of the north Gondwana margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des amis du Musée de préhistoire du Grand-Pressigny</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 324, pp.269-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906314v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02026217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plutons and domes: the consequences of anatectic magma extraction—example from the southeastern French Massif Central</w:t>
+                <w:t xml:space="preserve">A record of 0.5 Ga of evolution of the continental crust along the northern edge of the Kaapvaal Craton, South Africa: Consequences for the understanding of Archean geodynamic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+                <w:t xml:space="preserve">Adrien Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Laurent</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-018-1630-x⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 305, pp.310-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01857075v1</w:t>
+                <w:t xml:space="preserve">hal-02934786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaean tectonic systems: A view from igneous rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plutons and domes: the consequences of anatectic magma extraction—example from the southeastern French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Mintrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.11.038⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107 (8), pp.2819-2842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-018-1630-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718663v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01857075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When crust comes of age: on the chemical evolution of Archaean, felsic continental crust by crustal drip tectonics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaean tectonic systems: A view from igneous rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2018.0103⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 302-303, pp.99 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708965v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A record of 0.5 Ga of evolution of the continental crust along the northern edge of the Kaapvaal Craton, South Africa: Consequences for the understanding of Archean geodynamic processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When crust comes of age: on the chemical evolution of Archaean, felsic continental crust by crustal drip tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Nebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Vezinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gary Stevens</w:t>
+                <w:t xml:space="preserve">R. F. Weinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Nicoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">F. Clos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 305, pp.310-326. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 376, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2018.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934786v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoproterozoic rejuvenation and replacement of Archaean lithosphere: Evidence from zircon U-Pb dating and Hf isotopes in crustal xenoliths at Udachnaya, Siberian craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Ionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5705,103 +5705,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadomian S-type granites as basement rocks of the Variscan belt (Massif Central, France): Implications for the crustal evolution of the north Gondwana margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Mintrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 286-287, pp.16-34. </w:t>
@@ -5852,77 +5852,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision vs. subduction-related magmatism: two contrasting ways of granite formation and implications for crustal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5973,64 +5973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protracted, coeval crust and mantle melting during Variscan late-orogenic evolution: U–Pb dating in the eastern French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6107,103 +6107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Cadomian to late-Variscan odyssey of the eastern Massif Central, France: Formation of the West European crust in a nutshell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46, pp.170-190. </w:t>
@@ -6235,1443 +6235,1443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01474059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-collisional magmatism: Crustal growth not identified by zircon Hf–O isotopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Diversity of burial rates in convergent settings decreased as Earth aged</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Nicoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 456, pp.182-195. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep26359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388042v1</w:t>
+                <w:t xml:space="preserve">hal-01637439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rcrust: a tool for calculating path-dependent open system processes and application to melt loss</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.J. Mayne</w:t>
+                <w:t xml:space="preserve">Post-collisional magmatism: Crustal growth not identified by zircon Hf–O isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Zeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmg.12199⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 456, pp.182-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637407v1</w:t>
+                <w:t xml:space="preserve">insu-01388042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of burial rates in convergent settings decreased as Earth aged</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+                <w:t xml:space="preserve">Rcrust: a tool for calculating path-dependent open system processes and application to melt loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gary Stevens</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kaislaniemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (7), pp.663 - 682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep26359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637439v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The processes that control leucosome compositions in metasedimentary granulites: perspectives from the Southern Marginal Zone migmatites, Limpopo Belt, South Africa</w:t>
+                <w:t xml:space="preserve">Why Archaean TTG cannot be generated by MORB melting in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Taylor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Stevens</w:t>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Frei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmg.12087⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198-199, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135365v1</w:t>
+                <w:t xml:space="preserve">hal-01134223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Ultrahigh temperature granulites and magnesian charnockites: Evidence for the Neoarchean accretion along the northern margin of the Kaapvaal craton” by Rajesh et al.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The processes that control leucosome compositions in metasedimentary granulites: perspectives from the Southern Marginal Zone migmatites, Limpopo Belt, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Laurent</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Frei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (7), pp.713-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130719v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heading down early on? Start of subduction on Earth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark K. Reagan</w:t>
+                <w:t xml:space="preserve">Comment on “Ultrahigh temperature granulites and magnesian charnockites: Evidence for the Neoarchean accretion along the northern margin of the Kaapvaal craton” by Rajesh et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G34886.1⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 255, pp.455-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135321v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comment on ultrahigh-temperature metamorphism from an unusual corundum + orthopyroxene intergrowth bearing Al–Mg granulite from the Southern Marginal Zone, Limpopo Complex, South Africa, by Belyanin et al.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ian Buick</w:t>
+                <w:t xml:space="preserve">Heading down early on? Start of subduction on Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Rushmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark K. Reagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-014-1022-6⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (2), pp.139-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G34886.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133495v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting petrogenesis of Mg–K and Fe–K granitoids and implications for post-collisional magmatism: Case study from the Late-Archean Matok pluton (Pietersburg block, South Africa)</w:t>
+                <w:t xml:space="preserve">A comment on ultrahigh-temperature metamorphism from an unusual corundum + orthopyroxene intergrowth bearing Al–Mg granulite from the Southern Marginal Zone, Limpopo Complex, South Africa, by Belyanin et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Stevens</w:t>
+                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Buick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 167, pp.1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-014-1022-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01130728v1</w:t>
+                <w:t xml:space="preserve">hal-01133495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal relationships between Mg-K mafic magmatism and catastrophic melting of the Variscan crust in the southern part of Velay Complex (Massif Central, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Couzinié</w:t>
+                <w:t xml:space="preserve">Contrasting petrogenesis of Mg–K and Fe–K granitoids and implications for post-collisional magmatism: Case study from the Late-Archean Matok pluton (Pietersburg block, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rapopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jane H. Scarrow</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3190/jgeosci.155⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196-197, pp.131-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00940168v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity and evolution of late-Archean granitoids: Evidence for the onset of “modern-style” plate tectonics between 3.0 and 2.5 Ga</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
+                <w:t xml:space="preserve">Temporal relationships between Mg-K mafic magmatism and catastrophic melting of the Variscan crust in the southern part of Velay Complex (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane H. Scarrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3190/jgeosci.155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.06.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01134200v1</w:t>
+                <w:t xml:space="preserve">insu-00940168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Archaean TTG cannot be generated by MORB melting in subduction zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">The diversity and evolution of late-Archean granitoids: Evidence for the onset of “modern-style” plate tectonics between 3.0 and 2.5 Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 198-199, pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2014, 205, pp.208-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134223v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Murchison Greenstone Belt, South Africa: Accreted slivers with contrasting metamorphic conditions</w:t>
               </w:r>
@@ -7696,64 +7696,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 227 (April 2013), pp.77-98. </w:t>
@@ -7791,90 +7791,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7933,77 +7933,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8056,1059 +8056,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 230, pp.209-226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 227, pp.186-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934761v1</w:t>
+                <w:t xml:space="preserve">hal-02934760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 227, pp.186-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 230, pp.209-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934760v1</w:t>
+                <w:t xml:space="preserve">hal-02934761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Murchison Greenstone Belt (South Africa) : a general tectonic Framework.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence in Archaean Alkali Feldspar Megacrysts for High-Temperature Interaction with Mantle Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Gapais</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morihisa Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Smigielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Domonik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssajg.115.1.65⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (1), pp.67-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egr056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00673693v1</w:t>
+                <w:t xml:space="preserve">hal-00709009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term episodicity of Archaean plate tectonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archean Subduction: Fact or Fiction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van Hunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeroen van Hunen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G322894⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.195-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-earth-042711-105255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799058v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archean Subduction: Fact or Fiction?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Short-term episodicity of Archaean plate tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen van Hunen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-earth-042711-105255⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (5), pp.451-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G322894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799098v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TTGs in the making: Natural evidence from Inyoni shear zone (Barberton, South Africa)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
+                <w:t xml:space="preserve">The Murchison Greenstone Belt (South Africa) : a general tectonic Framework.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jaguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gapais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 153, pp.25-38. </w:t>
+              <w:t xml:space="preserve">South African Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 115 (1), pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.05.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssajg.115.1.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793452v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00673693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forty years of TTG research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TTGs in the making: Natural evidence from Inyoni shear zone (Barberton, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 148, pp.211-223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.06.010⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 153, pp.25-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720513v1</w:t>
+                <w:t xml:space="preserve">hal-00793452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence in Archaean Alkali Feldspar Megacrysts for High-Temperature Interaction with Mantle Fluids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Forty years of TTG research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 148, pp.211-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egr056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00709009v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K “sanukitoids” from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean–Proterozoic boundary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K &amp;quot;sanukitoids&amp;quot; from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean-Proterozoic boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123 (1-4), pp.73-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9124,133 +9124,133 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934759v1</w:t>
+                <w:t xml:space="preserve">hal-00682484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in Earth's early felsic crust: Paleoarchean peraluminous granites of the Barberton Greenstone Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Sanchez-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (10), pp.963-966. </w:t>
@@ -9282,109 +9282,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K &amp;quot;sanukitoids&amp;quot; from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean-Proterozoic boundary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K “sanukitoids” from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean–Proterozoic boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123 (1-4), pp.73-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9400,81 +9400,81 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682484v1</w:t>
+                <w:t xml:space="preserve">hal-02934759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sanukitoid series: magmatism at Archean-Proterozoic transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9674,77 +9674,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The zircon record of Carboniferous partial melting in Silurian mafic rocks from the Lyonnais metamorphic complex (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9799,90 +9799,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term melt-generation in the Archaean crust: a case study from the Northern Kaapvaal craton, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granulites &amp; Granulites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Verbiana, Italy</w:t>
@@ -9905,510 +9905,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of post-burial alterations in Archean seafloor-derived lava and cherts: implications for the primitive terrestrial environments.</w:t>
+                <w:t xml:space="preserve">A toy model for approaching volcanic plumbing systems as complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Kitoga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Boyet</w:t>
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Annen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd French Regional Conference on Complex Systems (FRCCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802545v1</w:t>
+                <w:t xml:space="preserve">hal-04166088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">200 Ma of melting and deformation of the Archaean crust: the Northern margin of the Kaapvaal craton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of post-burial alterations in Archean seafloor-derived lava and cherts: implications for the primitive terrestrial environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Kitoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Marin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bryan Cochelin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geocongress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306457v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation/melting of the Archaean crust: new insights from the Northern Kaapvaal and Barberton Granite Greenstone belt areas, South Africa.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">200 Ma of melting and deformation of the Archaean crust: the Northern margin of the Kaapvaal craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Dusséaux</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Lehmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Arcay</w:t>
+                <w:t xml:space="preserve">Bryan Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geocongress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306458v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toy model for approaching volcanic plumbing systems as complex systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation/melting of the Archaean crust: new insights from the Northern Kaapvaal and Barberton Granite Greenstone belt areas, South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dusséaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+                <w:t xml:space="preserve">Jérémie Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Annen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diane Arcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd French Regional Conference on Complex Systems (FRCCS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Geocongress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166088v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution tectonique de la partie Sud Est de la Ceinture de Roche Verte de Barberton (Afrique du Sud, Eswatini). Place de l'évènement minéralisateur magmato-hydrothermal et implications sur le style tectonique archéen.</w:t>
               </w:r>
@@ -10420,51 +10420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10502,77 +10502,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elusive zircon record of water-fluxed orthogneiss melting in the Velay dome (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10649,64 +10649,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vézinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -10735,90 +10735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes pétrologiques des interactions manteau-croûte dans un pluton tardi-orogénique : le Massif de l'Aigoual, Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Werle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11132,64 +11132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
@@ -11218,51 +11218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive geotherms, Granitic production and evolution of the lower crust in a post collisional context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11313,51 +11313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirty or Tidy ? Contrasting peraluminous granites in a collapsing Orogen: Examples from the French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11438,90 +11438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation/mineralization (Sb) coupling within the Murchinson greenstone belt, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gapais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11559,90 +11559,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-archean granites South of the Murchinson greenstone belt, South Africa : The oldest large biotite-muscovite leucogranites bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archean Symposium 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11667,90 +11667,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géologie de la ceinture de roches vertes de Murchison (Afrique du Sud) et de sa minéralisation en antimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gapais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11814,64 +11814,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kisters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11954,51 +11954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assembly, metamorphic and deformation history of the Stolzburg pluton and surrounding rocks, Kaapvaal craton, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mühlberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12049,77 +12049,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding trace elements to phase equilibria modelling. A method in Rcrust utilising partition coefficients and accessory phase saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PETROCHRO19: Melting, modelling, dating the crust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Postam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12277,308 +12277,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical variation, modal composition and classification of granitoids</w:t>
+                <w:t xml:space="preserve">Mineral–fluid interactions in the late Archean Closepet granite batholith, Dharwar Craton, southern India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bonin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Słaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-J. Förster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wudarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ł. Birski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Post-Archean granitic rocks: contrasting petrogenetic processes and tectonic environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP491-2019-138⟩</w:t>
+              <w:t xml:space="preserve">Archean Granitoids of India: Windows into Early Earth Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.SP489-2019-287, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP489-2019-28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408026v1</w:t>
+                <w:t xml:space="preserve">hal-02043714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral–fluid interactions in the late Archean Closepet granite batholith, Dharwar Craton, southern India</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical variation, modal composition and classification of granitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ł. Birski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archean Granitoids of India: Windows into Early Earth Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.SP489-2019-287, 2019, </w:t>
+              <w:t xml:space="preserve">Post-Archean granitic rocks: contrasting petrogenetic processes and tectonic environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.SP491-2019-138, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP489-2019-28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP491-2019-138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043714v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing process-oriented investigations involving mass transfer using Rcrust: a new phase equilibrium modelling tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Jason Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13087,51 +13087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529627v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lungele Steve Kitoga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v2i1.773" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S Kitoga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin-Carbonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vezinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04705926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanielson Ferreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stevens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana Rossouw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dominguez- Carranza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107566" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04705738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Kitoga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zakharov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin Carbonne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122407" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Mccoy-West" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nebel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104680" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04586953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahnee Otto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mayne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clemens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-024-01277-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04822267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chelle-Michou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03986303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Weinberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Kang Yi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Cheng Zhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nebel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Werle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107270" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D Vandenburg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Cawood" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugh Smithies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A Capitanio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118401" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104417" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Reimink" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H F L Davies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Pearson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2324" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Holder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kendrick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118405" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jason Mayne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antonelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Schauble" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Foden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Janou&#353;ek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118080" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Villela Cassini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Freitas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Juliani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104643" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03823786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco E Apen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta L Rudnick" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri A Ionov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Cottle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010497" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Mccarthy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Cawood" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Capitanio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103966" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Saitoh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2022.106624" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn-Frederik Wotzlaw" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bj&#246;rnsen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49232.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacob" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fiannacca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106292" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02958915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jaguin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fall" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -Y. Meslin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Jessell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001786" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106291" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Kirkland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo K. H. Olierook" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. H. Hartnady" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Gardiner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116660" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105938" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa S&#322;aby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anczkiewicz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela A. Kozub-Budzy&#324;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106306" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493289v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dziggel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.105998" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708942v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105350" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bretscher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pimenta Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0520-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02891741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Nabhan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10040145" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02026217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.01.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02906314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laroche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couzini&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mintrone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1630-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01718663v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.11.038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708965v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nebel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Capitanio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Weinberg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0103" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nicoli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.11.019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467648v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Korsakov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.06.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Vanderhaeghe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.09.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474160v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1434-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474059v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Block" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.02.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388042v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.033" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637407v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mayne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaislaniemi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12199" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637439v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26359" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135365v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taylor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Frei" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12087" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRSBFW2X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130719v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.07.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Rushmer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark K. Reagan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34886.1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133495v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Buick" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1022-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130728v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapopo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HSNX0Z0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00940168v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane H. Scarrow" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3190/jgeosci.155" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134200v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.06.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2693V08V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134223v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3GC4W2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691575v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.03.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.02.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXNBQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993406v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.07.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJS31KC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934761v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934760v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673693v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gapais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssajg.115.1.65" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799058v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Hunen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G322894" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799098v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-042711-105255" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793452v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.05.029" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720513v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.06.010" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ8NTBCN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709009v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Slaby" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihisa Hamada" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Smigielski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Domonik" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr056" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934759v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FS4LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sanchez-Garrido" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32193.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682484v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448487v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rapp" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691009016121" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335999v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361258v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Ho&#255;m de Marien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ganzhorn" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714679v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kitoga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306457v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306458v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duss&#233;aux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166088v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Annen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587917v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Travers" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591361v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587705v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien V&#233;zinet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588058v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526817v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saitoh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueno" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02533021v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Rudnick" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.A. Cottle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ionov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291783v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877536v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839099v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609666v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609773v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165190v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kisters" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belcher" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02532828v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;hlberger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.M. Kisters" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404380v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624287v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408026v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP491-2019-138" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043714v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S&#322;aby" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gros" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. F&#246;rster" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wudarska" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;. Birski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP489-2019-28" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02532854v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Johnson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP491-2018-85" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109104v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02107296v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Janou&#353;ek" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529627v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lungele Steve Kitoga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v2i1.773" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S Kitoga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin-Carbonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vezinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04822267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chelle-Michou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04705926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanielson Ferreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stevens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana Rossouw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dominguez- Carranza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04705738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Kitoga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zakharov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin Carbonne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122407" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Mccoy-West" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nebel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104680" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04586953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahnee Otto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mayne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clemens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-024-01277-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antonelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Schauble" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Foden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Janou&#353;ek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118080" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jason Mayne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107111" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03986303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Weinberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Kang Yi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Cheng Zhu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nebel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D Vandenburg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Cawood" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugh Smithies" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A Capitanio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Werle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107270" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272878v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104417" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Reimink" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H F L Davies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Pearson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2324" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Holder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kendrick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118405" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Saitoh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2022.106624" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Villela Cassini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Freitas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Juliani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104643" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03823786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco E Apen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta L Rudnick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri A Ionov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Cottle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010497" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Mccarthy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Cawood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Capitanio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103966" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dziggel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.105998" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02958915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jaguin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fiannacca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106292" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn-Frederik Wotzlaw" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bj&#246;rnsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49232.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fall" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -Y. Meslin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Jessell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001786" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106291" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Kirkland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo K. H. Olierook" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. H. Hartnady" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Gardiner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116660" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105938" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa S&#322;aby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anczkiewicz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela A. Kozub-Budzy&#324;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283638v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106306" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708942v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105350" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bretscher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pimenta Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0520-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02891741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Nabhan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10040145" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02906314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laroche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02026217v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.01.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934786v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nicoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.11.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857075v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couzini&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mintrone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1630-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01718663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.11.038" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nebel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Capitanio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Weinberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467648v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Korsakov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.06.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Vanderhaeghe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.09.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474160v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1434-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474059v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Block" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.02.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26359" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.033" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637407v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mayne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaislaniemi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12199" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134223v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3GC4W2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135365v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taylor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Frei" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12087" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRSBFW2X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130719v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicoli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.07.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135321v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Rushmer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark K. Reagan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34886.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133495v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Buick" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1022-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130728v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapopo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HSNX0Z0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00940168v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane H. Scarrow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3190/jgeosci.155" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134200v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.06.012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2693V08V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691575v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.03.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.02.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXNBQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993406v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.07.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJS31KC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709009v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Slaby" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihisa Hamada" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Smigielski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Domonik" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr056" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799098v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Hunen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-042711-105255" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G322894" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673693v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gapais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssajg.115.1.65" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793452v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.05.029" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720513v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.06.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ8NTBCN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FS4LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sanchez-Garrido" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32193.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934759v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448487v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rapp" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691009016121" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335999v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361258v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Ho&#255;m de Marien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ganzhorn" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714679v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166088v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Annen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802545v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kitoga" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306457v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306458v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duss&#233;aux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587917v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Travers" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591361v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587705v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien V&#233;zinet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588058v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526817v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saitoh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueno" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02533021v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Rudnick" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.A. Cottle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ionov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291783v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877536v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839099v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609666v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609773v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165190v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kisters" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belcher" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02532828v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;hlberger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.M. Kisters" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404380v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624287v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043714v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S&#322;aby" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gros" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. F&#246;rster" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wudarska" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;. Birski" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP489-2019-28" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408026v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP491-2019-138" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02532854v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Johnson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP491-2018-85" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109104v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02107296v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Janou&#353;ek" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>