--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -529,4228 +529,4228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Ediacaran juvenile magmatism in the Variscan Monts-du-Lyonnais metamorphic complex (Massif Central, France)</w:t>
+                <w:t xml:space="preserve">Oxygen and silicon isotopic compositions of Archean silicified lava and cherts of the Onverwacht Group: Implication for seafloor hydrothermalism and the nature of recycled components in the source of granitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Couzinié</w:t>
+                <w:t xml:space="preserve">L.S. Kitoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">D. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+                <w:t xml:space="preserve">Johanna Marin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2024023⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.122407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822267v1</w:t>
+                <w:t xml:space="preserve">hal-04705738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic history of amphibolite facies metapelites from the Southern margin of the Limpopo Belt: In situ U-Pb dating of Zircon, monazite and rutile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alanielson Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alanielson Ferreira</w:t>
+                <w:t xml:space="preserve">Riana Rossouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dominguez- Carranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 413, pp.107566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and silicon isotopic compositions of Archean silicified lava and cherts of the Onverwacht Group: Implication for seafloor hydrothermalism and the nature of recycled components in the source of granitoids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maud Boyet</w:t>
+                <w:t xml:space="preserve">At the Dawn of Continents: Archean Tonalite-Trondhjemite-Granodiorite Suites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122407⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.174-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/gselements.20.3.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705738v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felsic crust development in the Kaapvaal Craton, South Africa: A reference sample collection to investigate a billion years of geological history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A J Mccoy-West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M A Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Nebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 250, pp.104680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the Dawn of Continents: Archean Tonalite-Trondhjemite-Granodiorite Suites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bruand</w:t>
+                <w:t xml:space="preserve">Peritectic orthopyroxene entrainment during partial melting of garnet peridotite produced the Bushveld Complex chromite deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahnee Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clemens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/gselements.20.3.174⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-024-01277-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637214v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peritectic orthopyroxene entrainment during partial melting of garnet peridotite produced the Bushveld Complex chromite deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Ediacaran juvenile magmatism in the Variscan Monts-du-Lyonnais metamorphic complex (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahnee Otto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Mayne</w:t>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Clemens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00126-024-01277-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2024023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586953v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granite petrogenesis and the δ44Ca of continental crust</w:t>
+                <w:t xml:space="preserve">Spatial and temporal control of Archean tectonomagmatic regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Antonelli</w:t>
+                <w:t xml:space="preserve">Eric D Vandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Yakymchuk</w:t>
+                <w:t xml:space="preserve">Oliver Nebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Schauble</w:t>
+                <w:t xml:space="preserve">R. Hugh Smithies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Foden</w:t>
+                <w:t xml:space="preserve">Fabio A Capitanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
+                <w:t xml:space="preserve">Laura Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 608, pp.118080. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241, pp.104417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024250v1</w:t>
+                <w:t xml:space="preserve">hal-04272878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibrium modelling of partial melting in the upper mantle: A comparison between different modelling methodologies and experimental results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A whole-lithosphere view of continental growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Jason Mayne</w:t>
+                <w:t xml:space="preserve">J R Reimink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H F L Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D G Pearson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107111⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.45 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04197041v1</w:t>
+                <w:t xml:space="preserve">hal-04802457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using zircons to disentangle back-veining and hybridization of diorite dykes : an example from the Gangdese Arc, Tibet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jian-Kang Yi</w:t>
+                <w:t xml:space="preserve">The stability of cratons is controlled by lithospheric thickness, as evidenced by Rb-Sr overprint ages in granitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D Vandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Nebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di-Cheng Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oliver Nebel</w:t>
+                <w:t xml:space="preserve">Peter A Cawood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugh Smithies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio A Capitanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egad010⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 621, pp.118401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986303v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stability of cratons is controlled by lithospheric thickness, as evidenced by Rb-Sr overprint ages in granitoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using zircons to disentangle back-veining and hybridization of diorite dykes : an example from the Gangdese Arc, Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric D Vandenburg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Jian-Kang Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di-Cheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Nebel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabio A Capitanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.egad010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egad010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272883v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic crustal growth identified through Variscan post-collisional lamprophyre-granite composite dykes, French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Werle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 454, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04197030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal control of Archean tectonomagmatic regimes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabio A Capitanio</w:t>
+                <w:t xml:space="preserve">Europium anomalies in zircon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Yakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M Holder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Miller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jillian Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 241, pp.104417. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 622, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272878v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A whole-lithosphere view of continental growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase equilibrium modelling of partial melting in the upper mantle: A comparison between different modelling methodologies and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahnee Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J R Reimink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J H F L Davies</w:t>
+                <w:t xml:space="preserve">Matthew Jason Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D G Pearson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2324⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802457v1</w:t>
+                <w:t xml:space="preserve">insu-04197041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europium anomalies in zircon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Granite petrogenesis and the δ44Ca of continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Yakymchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Schauble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert M Holder</w:t>
+                <w:t xml:space="preserve">John Foden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jillian Kendrick</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 622, </w:t>
+              <w:t xml:space="preserve">, 2023, 608, pp.118080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822397v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment on “Metamorphic origin of anastomosing and wavy laminas overprinting putative microbial deposits from the 3.22 Ga Moodies Group (Barberton Greenstone Belt)”</w:t>
+                <w:t xml:space="preserve">Towards the fertility trend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masafumi Saitoh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+                <w:t xml:space="preserve">Lucas Villela Cassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Garçon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Boyet</w:t>
+                <w:t xml:space="preserve">Gabriel Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+                <w:t xml:space="preserve">Bruna de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caetano Juliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2022.106624⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.104643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607653v1</w:t>
+                <w:t xml:space="preserve">hal-03864228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the fertility trend</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Villela Cassini</w:t>
+                <w:t xml:space="preserve">Heat Transfer and Production in Cratonic Continental Crust: U‐Pb Thermochronology of Xenoliths From the Siberian Craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco E Apen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta L Rudnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri A Ionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caetano Juliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104643⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GC010497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864228v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer and Production in Cratonic Continental Crust: U‐Pb Thermochronology of Xenoliths From the Siberian Craton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco E Apen</w:t>
+                <w:t xml:space="preserve">Make subductions diverse again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta L Rudnick</w:t>
+                <w:t xml:space="preserve">Anders Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri A Ionov</w:t>
+                <w:t xml:space="preserve">Peter A. Cawood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John M Cottle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabio A. Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (10), </w:t>
+              <w:t xml:space="preserve">Earth Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GC010497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.103966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823786v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make subductions diverse again</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to comment on “Metamorphic origin of anastomosing and wavy laminas overprinting putative microbial deposits from the 3.22 Ga Moodies Group (Barberton Greenstone Belt)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Mccarthy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Masafumi Saitoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A. Cawood</w:t>
+                <w:t xml:space="preserve">Marion Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio A. Capitanio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 226, </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 373, pp.106624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.103966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2022.106624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03708906v1</w:t>
+                <w:t xml:space="preserve">hal-03607653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple ways of recycling Archaean crust: A case study from the ca. 3.1 Ga granitoids from the Barberton Greenstone Belt, South Africa</w:t>
+                <w:t xml:space="preserve">Multi-scale spatial distribution of K, Th and U in an Archaean potassic granite: a case study from the Heerenveen batholith, Barberton Granite-Greenstone Terrain, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zeh</w:t>
+                <w:t xml:space="preserve">M. Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cuney</w:t>
+                <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dziggel</w:t>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carrouée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353, pp.105998. </w:t>
+              <w:t xml:space="preserve">South African Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124 (1), pp.53-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2020.105998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25131/sajg.124.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493289v1</w:t>
+                <w:t xml:space="preserve">hal-04123480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archean S-Type granites: petrology, geochemistry and geochronology of the Lekkersmaak and Willie plutons, Kaapvaal Craton, South Africa</w:t>
+                <w:t xml:space="preserve">The Impact of Measurement Scale on the Univariate Statistics of K, Th, and U in the Earth Crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Poujol</w:t>
+                <w:t xml:space="preserve">D. Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jaguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">M. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+                <w:t xml:space="preserve">P. -Y. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. W. Jessell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25131/sajg.124.0004⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, 308, p. 21-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021EA001786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02958915v1</w:t>
+                <w:t xml:space="preserve">insu-03661461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 2, Attempting to quantify mantle and crustal contributions in granitoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Jacob</w:t>
+                <w:t xml:space="preserve">Archean S-Type granites: petrology, geochemistry and geochronology of the Lekkersmaak and Willie plutons, Kaapvaal Craton, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106292⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124 (1), pp.87-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25131/sajg.124.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436609v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02958915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Earth zircons formed in residual granitic melts produced by tonalite differentiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 2, Attempting to quantify mantle and crustal contributions in granitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Fiannacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G49232.1⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 402-403, pp.106292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760597v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spatial distribution of K, Th and U in an Archaean potassic granite: a case study from the Heerenveen batholith, Barberton Granite-Greenstone Terrain, South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Earth zircons formed in residual granitic melts produced by tonalite differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Cuney</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Björnsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baratoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Carrouée</w:t>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (4), pp.437-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G49232.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25131/sajg.124.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04123480v1</w:t>
+                <w:t xml:space="preserve">hal-03760597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Measurement Scale on the Univariate Statistics of K, Th, and U in the Earth Crust</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Vanderhaeghe</w:t>
+                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 1, granites and paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021EA001786⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 402-403, pp.106291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661461v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 1, granites and paradigms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Jacob</w:t>
+                <w:t xml:space="preserve">Theoretical versus empirical secular change in zircon composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher L. Kirkland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Yakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo K. H. Olierook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. H. Hartnady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J. Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106291⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 554, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436613v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical versus empirical secular change in zircon composition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugo K. H. Olierook</w:t>
+                <w:t xml:space="preserve">When zircon drowns: Elusive geochronological record of water-fluxed orthogneiss melting in the Velay dome (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael I. H. Hartnady</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linda Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116660⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 384-385, pp.105938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708930v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When zircon drowns: Elusive geochronological record of water-fluxed orthogneiss melting in the Velay dome (Massif Central, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">High-temperature fluids in granites during the Neoarchaean-Palaeoproterozoic transition: Insight from Closepet titanite chemistry and U-Pb dating (Dharwar craton, India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Słaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Marko</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Anczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela A. Kozub-Budzyń</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 384-385, pp.105938. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105938⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231939v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature fluids in granites during the Neoarchaean-Palaeoproterozoic transition: Insight from Closepet titanite chemistry and U-Pb dating (Dharwar craton, India)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriela A. Kozub-Budzyń</w:t>
+                <w:t xml:space="preserve">Metamorphic origin of anastomosing and wavy laminas overprinting putative microbial deposits from the 3.22 Ga Moodies Group (Barberton Greenstone Belt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masafumi Saitoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106039⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 362, pp.106306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708925v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic origin of anastomosing and wavy laminas overprinting putative microbial deposits from the 3.22 Ga Moodies Group (Barberton Greenstone Belt)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The multiple ways of recycling Archaean crust: A case study from the ca. 3.1 Ga granitoids from the Barberton Greenstone Belt, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dziggel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carrouée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 362, pp.106306. </w:t>
+              <w:t xml:space="preserve">, 2021, 353, pp.105998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2020.105998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283638v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orosirian magmatism in the Tapajós Mineral Province (Amazonian Craton): The missing link to understand the onset of Paleoproterozoic tectonics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Earth’s earliest granitoids are crystal-rich magma reservoirs tapped by silicic eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Björnsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bretscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pimenta Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105350⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.163-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0520-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03708942v1</w:t>
+                <w:t xml:space="preserve">hal-02934806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth’s earliest granitoids are crystal-rich magma reservoirs tapped by silicic eruptions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pimenta Silva</w:t>
+                <w:t xml:space="preserve">Multiple Sulfur Isotope Records of the 3.22 Ga Moodies Group, Barberton Greenstone Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masafumi Saitoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Nabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0520-6⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences10040145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934806v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Sulfur Isotope Records of the 3.22 Ga Moodies Group, Barberton Greenstone Belt</w:t>
+                <w:t xml:space="preserve">Orosirian magmatism in the Tapajós Mineral Province (Amazonian Craton): The missing link to understand the onset of Paleoproterozoic tectonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masafumi Saitoh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+                <w:t xml:space="preserve">Lucas Villela Cassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caetano Juliani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.145. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 356, 275, p. 64-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences10040145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891741v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of partially molten crust controlling construction, growth and collapse of the Variscan orogenic belt: the geologic record of the French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4821,1229 +4821,1253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02978022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les haches en métadolérite dans l'actuelle région Centre</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detrital zircon U–Pb–Hf systematics of Ediacaran metasediments from the French Massif Central: Consequences for the crustal evolution of the north Gondwana margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des amis du Musée de préhistoire du Grand-Pressigny</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 324, pp.269-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906314v1</w:t>
+                <w:t xml:space="preserve">hal-02026217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrital zircon U–Pb–Hf systematics of Ediacaran metasediments from the French Massif Central: Consequences for the crustal evolution of the north Gondwana margin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les haches en métadolérite dans l'actuelle région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surmely Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des amis du Musée de préhistoire du Grand-Pressigny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70, pp.23-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02026217v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A record of 0.5 Ga of evolution of the continental crust along the northern edge of the Kaapvaal Craton, South Africa: Consequences for the understanding of Archean geodynamic processes</w:t>
+                <w:t xml:space="preserve">Plutons and domes: the consequences of anatectic magma extraction—example from the southeastern French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Vezinet</w:t>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Mintrone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.11.019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107 (8), pp.2819-2842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-018-1630-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934786v1</w:t>
+                <w:t xml:space="preserve">insu-01857075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plutons and domes: the consequences of anatectic magma extraction—example from the southeastern French Massif Central</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaean tectonic systems: A view from igneous rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Mintrone</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-018-1630-x⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 302-303, pp.99 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01857075v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaean tectonic systems: A view from igneous rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When crust comes of age: on the chemical evolution of Archaean, felsic continental crust by crustal drip tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Nebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.11.038⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2018.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718663v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When crust comes of age: on the chemical evolution of Archaean, felsic continental crust by crustal drip tectonics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. A. Capitanio</w:t>
+                <w:t xml:space="preserve">A record of 0.5 Ga of evolution of the continental crust along the northern edge of the Kaapvaal Craton, South Africa: Consequences for the understanding of Archean geodynamic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Clos</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2018.0103⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 305, pp.310-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708965v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoproterozoic rejuvenation and replacement of Archaean lithosphere: Evidence from zircon U-Pb dating and Hf isotopes in crustal xenoliths at Udachnaya, Siberian craton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. V. Korsakov</w:t>
+                <w:t xml:space="preserve">Cadomian S-type granites as basement rocks of the Variscan belt (Massif Central, France): Implications for the crustal evolution of the north Gondwana margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Mintrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.046⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 286-287, pp.16-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467648v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadomian S-type granites as basement rocks of the Variscan belt (Massif Central, France): Implications for the crustal evolution of the north Gondwana margin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Collision vs. subduction-related magmatism: two contrasting ways of granite formation and implications for crustal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 286-287, pp.16-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 277, pp.154-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934780v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01371912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision vs. subduction-related magmatism: two contrasting ways of granite formation and implications for crustal growth</w:t>
+                <w:t xml:space="preserve">Paleoproterozoic rejuvenation and replacement of Archaean lithosphere: Evidence from zircon U-Pb dating and Hf isotopes in crustal xenoliths at Udachnaya, Siberian craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Couzinié</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Ionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Vanderhaeghe</w:t>
+                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Korsakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.09.018⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 457, pp.149-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01371912v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protracted, coeval crust and mantle melting during Variscan late-orogenic evolution: U–Pb dating in the eastern French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6052,3592 +6076,3446 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 106, pp.421-451. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-016-1434-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01474160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Cadomian to late-Variscan odyssey of the eastern Massif Central, France: Formation of the West European crust in a nutshell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46, pp.170-190. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01474059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of burial rates in convergent settings decreased as Earth aged</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+                <w:t xml:space="preserve">Post-collisional magmatism: Crustal growth not identified by zircon Hf–O isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Zeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep26359⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 456, pp.182-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637439v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-collisional magmatism: Crustal growth not identified by zircon Hf–O isotopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Rcrust: a tool for calculating path-dependent open system processes and application to melt loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kaislaniemi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (7), pp.663 - 682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388042v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rcrust: a tool for calculating path-dependent open system processes and application to melt loss</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.J. Mayne</w:t>
+                <w:t xml:space="preserve">Diversity of burial rates in convergent settings decreased as Earth aged</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Nicoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Kaislaniemi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmg.12199⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep26359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637407v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Archaean TTG cannot be generated by MORB melting in subduction zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
+                <w:t xml:space="preserve">The processes that control leucosome compositions in metasedimentary granulites: perspectives from the Southern Marginal Zone migmatites, Limpopo Belt, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Frei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (7), pp.713-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134223v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The processes that control leucosome compositions in metasedimentary granulites: perspectives from the Southern Marginal Zone migmatites, Limpopo Belt, South Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on “Ultrahigh temperature granulites and magnesian charnockites: Evidence for the Neoarchean accretion along the northern margin of the Kaapvaal craton” by Rajesh et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (7), pp.713-742. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 255, pp.455-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmg.12087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01135365v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Ultrahigh temperature granulites and magnesian charnockites: Evidence for the Neoarchean accretion along the northern margin of the Kaapvaal craton” by Rajesh et al.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Laurent</w:t>
+                <w:t xml:space="preserve">Heading down early on? Start of subduction on Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Nicoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Stevens</w:t>
+                <w:t xml:space="preserve">Tracy Rushmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark K. Reagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (2), pp.139-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G34886.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130719v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heading down early on? Start of subduction on Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Turner</w:t>
+                <w:t xml:space="preserve">A comment on ultrahigh-temperature metamorphism from an unusual corundum + orthopyroxene intergrowth bearing Al–Mg granulite from the Southern Marginal Zone, Limpopo Complex, South Africa, by Belyanin et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracy Rushmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark K. Reagan</w:t>
+                <w:t xml:space="preserve">Ian Buick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G34886.1⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 167, pp.1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-014-1022-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135321v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comment on ultrahigh-temperature metamorphism from an unusual corundum + orthopyroxene intergrowth bearing Al–Mg granulite from the Southern Marginal Zone, Limpopo Complex, South Africa, by Belyanin et al.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gary Stevens</w:t>
+                <w:t xml:space="preserve">The diversity and evolution of late-Archean granitoids: Evidence for the onset of “modern-style” plate tectonics between 3.0 and 2.5 Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Buick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 167, pp.1022. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.208-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-014-1022-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133495v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting petrogenesis of Mg–K and Fe–K granitoids and implications for post-collisional magmatism: Case study from the Late-Archean Matok pluton (Pietersburg block, South Africa)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Stevens</w:t>
+                <w:t xml:space="preserve">Temporal relationships between Mg-K mafic magmatism and catastrophic melting of the Variscan crust in the southern part of Velay Complex (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane H. Scarrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3190/jgeosci.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01130728v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00940168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal relationships between Mg-K mafic magmatism and catastrophic melting of the Variscan crust in the southern part of Velay Complex (Massif Central, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Couzinié</w:t>
+                <w:t xml:space="preserve">Why Archaean TTG cannot be generated by MORB melting in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane H. Scarrow</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3190/jgeosci.155⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198-199, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00940168v1</w:t>
+                <w:t xml:space="preserve">hal-01134223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity and evolution of late-Archean granitoids: Evidence for the onset of “modern-style” plate tectonics between 3.0 and 2.5 Ga</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 230, pp.209-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.06.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01134200v1</w:t>
+                <w:t xml:space="preserve">hal-00996833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Murchison Greenstone Belt, South Africa: Accreted slivers with contrasting metamorphic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 227 (April 2013), pp.77-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 230, pp.209-226. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 227, pp.186-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00996833v1</w:t>
+                <w:t xml:space="preserve">hal-00993406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 227, pp.186-203. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00993406v1</w:t>
+                <w:t xml:space="preserve">hal-02934760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 227, pp.186-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 230, pp.209-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02934760v1</w:t>
+                <w:t xml:space="preserve">hal-02934761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régis Doucelance</w:t>
+                <w:t xml:space="preserve">TTGs in the making: Natural evidence from Inyoni shear zone (Barberton, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 153, pp.25-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02934761v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence in Archaean Alkali Feldspar Megacrysts for High-Temperature Interaction with Mantle Fluids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archean Subduction: Fact or Fiction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van Hunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egr056⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.195-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-earth-042711-105255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709009v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archean Subduction: Fact or Fiction?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Short-term episodicity of Archaean plate tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen van Hunen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40, pp.195-219. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (5), pp.451-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-earth-042711-105255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G322894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799098v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term episodicity of Archaean plate tectonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Murchison Greenstone Belt (South Africa) : a general tectonic Framework.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jaguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gapais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeroen van Hunen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G322894⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 115 (1), pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssajg.115.1.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799058v1</w:t>
+                <w:t xml:space="preserve">insu-00673693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Murchison Greenstone Belt (South Africa) : a general tectonic Framework.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forty years of TTG research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 115 (1), pp.65-74. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 148, pp.211-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssajg.115.1.65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00673693v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TTGs in the making: Natural evidence from Inyoni shear zone (Barberton, South Africa)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence in Archaean Alkali Feldspar Megacrysts for High-Temperature Interaction with Mantle Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Erwan Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ganne</w:t>
+                <w:t xml:space="preserve">Morihisa Hamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fabre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michal Smigielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Domonik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.05.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (1), pp.67-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egr056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793452v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forty years of TTG research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K “sanukitoids” from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean–Proterozoic boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 148, pp.211-223. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 123 (1-4), pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.06.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00720513v1</w:t>
+                <w:t xml:space="preserve">hal-02934759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K &amp;quot;sanukitoids&amp;quot; from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean-Proterozoic boundary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Diversity in Earth's early felsic crust: Paleoarchean peraluminous granites of the Barberton Greenstone Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sanchez-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (10), pp.963-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32193.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00682484v1</w:t>
+                <w:t xml:space="preserve">hal-00682296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in Earth's early felsic crust: Paleoarchean peraluminous granites of the Barberton Greenstone Belt</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Armstrong</w:t>
+                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K &amp;quot;sanukitoids&amp;quot; from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean-Proterozoic boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G32193.1⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (1-4), pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682296v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K “sanukitoids” from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean–Proterozoic boundary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">The sanukitoid series: magmatism at Archean-Proterozoic transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
+              <w:t xml:space="preserve">Earth and Environmental Science Transactions of the Royal Society of Edinburgh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1755691009016121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02934759v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sanukitoid series: magmatism at Archean-Proterozoic transition</w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 100, pp.1-19. </w:t>
+                <w:t xml:space="preserve">Dolerites of the Woodlark Basin (Papuan Peninsula, New Guinea): A geochemical record of the influence of a neighbouring subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33, pp.139-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9647,1247 +9525,1247 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The zircon record of Carboniferous partial melting in Silurian mafic rocks from the Lyonnais metamorphic complex (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05361258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term melt-generation in the Archaean crust: a case study from the Northern Kaapvaal craton, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granulites &amp; Granulites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Verbiana, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toy model for approaching volcanic plumbing systems as complex systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">200 Ma of melting and deformation of the Archaean crust: the Northern margin of the Kaapvaal craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd French Regional Conference on Complex Systems (FRCCS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Geocongress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166088v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of post-burial alterations in Archean seafloor-derived lava and cherts: implications for the primitive terrestrial environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kitoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Marin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">200 Ma of melting and deformation of the Archaean crust: the Northern margin of the Kaapvaal craton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation/melting of the Archaean crust: new insights from the Northern Kaapvaal and Barberton Granite Greenstone belt areas, South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bryan Cochelin</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dusséaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Arcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geocongress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306457v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation/melting of the Archaean crust: new insights from the Northern Kaapvaal and Barberton Granite Greenstone belt areas, South Africa.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Chauvet</w:t>
+                <w:t xml:space="preserve">A toy model for approaching volcanic plumbing systems as complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Annen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geocongress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
+              <w:t xml:space="preserve">3rd French Regional Conference on Complex Systems (FRCCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306458v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution tectonique de la partie Sud Est de la Ceinture de Roche Verte de Barberton (Afrique du Sud, Eswatini). Place de l'évènement minéralisateur magmato-hydrothermal et implications sur le style tectonique archéen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elusive zircon record of water-fluxed orthogneiss melting in the Velay dome (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">200 Ma de deformation et de fusion partielle dans la croute Archéenne: la marge Nord du Craton du Kaapvaal, Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vézinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes pétrologiques des interactions manteau-croûte dans un pluton tardi-orogénique : le Massif de l'Aigoual, Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Werle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadruple sulfur isotope records of quartz-richsandstones of the 3.22 Ga Moodies Group (Barberton Greenstone Belt, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saitoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10895,235 +10773,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating crustal heat production fromthepetrochronology of lower crustal xenoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Apen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Rudnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Apen</w:t>
+                <w:t xml:space="preserve">J.D.A. Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Ionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of the partially molten Variscan orogenic crust from syn-orogenic exhumation of subducted continental crust to gravitational collapse along a convergent plate boundary marked by slab retreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11132,733 +11010,733 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive geotherms, Granitic production and evolution of the lower crust in a post collisional context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00877536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirty or Tidy ? Contrasting peraluminous granites in a collapsing Orogen: Examples from the French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00839099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation/mineralization (Sb) coupling within the Murchinson greenstone belt, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gapais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00609666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-archean granites South of the Murchinson greenstone belt, South Africa : The oldest large biotite-muscovite leucogranites bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archean Symposium 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00609773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géologie de la ceinture de roches vertes de Murchison (Afrique du Sud) et de sa minéralisation en antimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gapais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.n°348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00609648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3.2 Ga magmatic arc preserving 50 Ma of crustal convergence in the Barberton terrain, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kisters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11873,51 +11751,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00165190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11927,159 +11805,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assembly, metamorphic and deformation history of the Stolzburg pluton and surrounding rocks, Kaapvaal craton, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mühlberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F.M. Kisters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petrochro-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding trace elements to phase equilibria modelling. A method in Rcrust utilising partition coefficients and accessory phase saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12108,51 +11986,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PETROCHRO19: Melting, modelling, dating the crust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Postam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12162,104 +12040,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magmatisme et roches magmatiques. 3ème édition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences Supérieures. Dunod, pp.313, 2011, Série Géosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12269,678 +12147,678 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral–fluid interactions in the late Archean Closepet granite batholith, Dharwar Craton, southern India</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performing process-oriented investigations involving mass transfer using Rcrust: a new phase equilibrium modelling tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Jason Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archean Granitoids of India: Windows into Early Earth Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP489-2019-28⟩</w:t>
+              <w:t xml:space="preserve">Post-Archean Granitic Rocks: Petrogenetic Processes and Tectonic Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.SP491-2018-85, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP491-2018-85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043714v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical variation, modal composition and classification of granitoids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mineral–fluid interactions in the late Archean Closepet granite batholith, Dharwar Craton, southern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Słaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-J. Förster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wudarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ł. Birski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Post-Archean granitic rocks: contrasting petrogenetic processes and tectonic environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP491-2019-138⟩</w:t>
+              <w:t xml:space="preserve">Archean Granitoids of India: Windows into Early Earth Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.SP489-2019-287, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP489-2019-28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408026v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing process-oriented investigations involving mass transfer using Rcrust: a new phase equilibrium modelling tool</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gary Stevens</w:t>
+                <w:t xml:space="preserve">Chemical variation, modal composition and classification of granitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Post-Archean Granitic Rocks: Petrogenetic Processes and Tectonic Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP491-2018-85⟩</w:t>
+              <w:t xml:space="preserve">Post-Archean granitic rocks: contrasting petrogenetic processes and tectonic environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.SP491-2019-138, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP491-2019-138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532854v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement de la Terre primitive : Comment construire une planète habitable ? Groupe de Recherche : « Mécanismes géodynamiques de la Terre primitive »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DES VOLCANS AUX NUAGES L’Observatoire de Physique du Globe de Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 262-263 (II), pp.7-40, 2017, Revue d'Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharwar craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Balance Modelling of Magmatic Processes in GCDkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Janoušek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santosh Kumar,Rishi Narain Singh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling of Magmatic and Allied Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.225-238, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId382"/>
+      <w:footerReference w:type="default" r:id="rId380"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13087,51 +12965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529627v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lungele Steve Kitoga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v2i1.773" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S Kitoga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin-Carbonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vezinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04822267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chelle-Michou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04705926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanielson Ferreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stevens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana Rossouw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dominguez- Carranza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04705738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Kitoga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zakharov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin Carbonne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122407" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Mccoy-West" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nebel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104680" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04586953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahnee Otto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mayne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clemens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-024-01277-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antonelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Schauble" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Foden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Janou&#353;ek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118080" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jason Mayne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107111" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03986303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Weinberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Kang Yi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Cheng Zhu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nebel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D Vandenburg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Cawood" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugh Smithies" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A Capitanio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Werle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107270" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272878v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104417" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Reimink" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H F L Davies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Pearson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2324" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Holder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kendrick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118405" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Saitoh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2022.106624" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Villela Cassini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Freitas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Juliani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104643" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03823786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco E Apen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta L Rudnick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri A Ionov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Cottle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010497" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Mccarthy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Cawood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Capitanio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103966" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dziggel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.105998" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02958915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jaguin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fiannacca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106292" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn-Frederik Wotzlaw" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bj&#246;rnsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49232.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fall" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -Y. Meslin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Jessell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001786" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106291" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Kirkland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo K. H. Olierook" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. H. Hartnady" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Gardiner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116660" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105938" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa S&#322;aby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anczkiewicz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela A. Kozub-Budzy&#324;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283638v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106306" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708942v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105350" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bretscher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pimenta Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0520-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02891741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Nabhan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10040145" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02906314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laroche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02026217v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.01.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934786v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nicoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.11.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857075v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couzini&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mintrone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1630-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01718663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.11.038" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nebel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Capitanio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Weinberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467648v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Korsakov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.06.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Vanderhaeghe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.09.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474160v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1434-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474059v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Block" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.02.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26359" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.033" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637407v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mayne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaislaniemi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12199" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134223v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3GC4W2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135365v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taylor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Frei" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12087" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRSBFW2X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130719v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicoli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.07.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135321v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Rushmer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark K. Reagan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34886.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133495v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Buick" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1022-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130728v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapopo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HSNX0Z0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00940168v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane H. Scarrow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3190/jgeosci.155" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134200v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.06.012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2693V08V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691575v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.03.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.02.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXNBQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993406v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.07.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJS31KC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709009v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Slaby" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihisa Hamada" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Smigielski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Domonik" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr056" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799098v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Hunen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-042711-105255" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G322894" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673693v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gapais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssajg.115.1.65" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793452v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.05.029" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720513v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.06.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ8NTBCN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FS4LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sanchez-Garrido" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32193.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934759v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448487v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rapp" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691009016121" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335999v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361258v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Ho&#255;m de Marien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ganzhorn" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714679v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166088v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Annen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802545v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kitoga" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306457v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306458v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duss&#233;aux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587917v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Travers" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591361v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587705v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien V&#233;zinet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588058v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526817v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saitoh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueno" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02533021v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Rudnick" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.A. Cottle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ionov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291783v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877536v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839099v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609666v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609773v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165190v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kisters" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belcher" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02532828v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;hlberger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.M. Kisters" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404380v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624287v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043714v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S&#322;aby" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gros" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. F&#246;rster" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wudarska" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;. Birski" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP489-2019-28" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408026v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP491-2019-138" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02532854v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Johnson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP491-2018-85" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109104v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02107296v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Janou&#353;ek" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529627v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lungele Steve Kitoga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v2i1.773" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S Kitoga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin-Carbonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vezinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04705738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Kitoga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zakharov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin Carbonne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122407" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04705926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanielson Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stevens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana Rossouw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dominguez- Carranza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107566" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.174" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Mccoy-West" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Millet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nebel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104680" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04586953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahnee Otto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mayne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clemens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-024-01277-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04822267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chelle-Michou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D Vandenburg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugh Smithies" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A Capitanio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Reimink" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H F L Davies" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Pearson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2324" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Cawood" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03986303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Weinberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Kang Yi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Cheng Zhu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Werle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107270" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Holder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kendrick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118405" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jason Mayne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antonelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Schauble" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Foden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Janou&#353;ek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118080" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Villela Cassini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Freitas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Juliani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104643" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03823786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco E Apen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta L Rudnick" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri A Ionov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Cottle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010497" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Mccarthy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Cawood" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Capitanio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103966" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Saitoh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2022.106624" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fall" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -Y. Meslin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Jessell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001786" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02958915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jaguin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacob" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fiannacca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106292" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn-Frederik Wotzlaw" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bj&#246;rnsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49232.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106291" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Kirkland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo K. H. Olierook" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. H. Hartnady" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Gardiner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116660" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105938" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa S&#322;aby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anczkiewicz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela A. Kozub-Budzy&#324;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106306" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493289v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dziggel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.105998" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bretscher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pimenta Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0520-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02891741v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Nabhan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10040145" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105350" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02026217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.01.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02906314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laroche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couzini&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mintrone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1630-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01718663v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.11.038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQTMKT4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nebel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Capitanio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Weinberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0103" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nicoli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.11.019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934780v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.06.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371912v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Vanderhaeghe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.09.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467648v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Korsakov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.046" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNGHZ89X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474160v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1434-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Block" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.02.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.033" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637407v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mayne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaislaniemi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12199" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26359" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135365v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taylor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Frei" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12087" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRSBFW2X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130719v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicoli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.07.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135321v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Rushmer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark K. Reagan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34886.1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133495v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Buick" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1022-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134200v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.06.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2693V08V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00940168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane H. Scarrow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3190/jgeosci.155" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134223v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3GC4W2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996833v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.02.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXNBQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691575v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.03.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.07.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJS31KC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934760v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934761v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793452v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.05.029" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799098v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Hunen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-042711-105255" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799058v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G322894" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673693v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gapais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssajg.115.1.65" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720513v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.06.010" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ8NTBCN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709009v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Slaby" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihisa Hamada" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Smigielski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Domonik" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr056" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934759v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FS4LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682296v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sanchez-Garrido" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32193.1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682484v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448487v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rapp" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691009016121" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335999v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361258v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Ho&#255;m de Marien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ganzhorn" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714679v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306457v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kitoga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306458v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duss&#233;aux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166088v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Annen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587917v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Travers" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591361v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587705v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien V&#233;zinet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588058v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526817v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saitoh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueno" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02533021v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Rudnick" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.A. Cottle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ionov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291783v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877536v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839099v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609666v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609773v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165190v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kisters" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belcher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02532828v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;hlberger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.M. Kisters" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404380v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624287v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02532854v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Johnson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP491-2018-85" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043714v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S&#322;aby" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gros" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. F&#246;rster" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wudarska" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;. Birski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP489-2019-28" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408026v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP491-2019-138" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109104v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02107296v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Janou&#353;ek" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>