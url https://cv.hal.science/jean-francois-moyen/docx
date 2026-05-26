--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -529,2489 +529,2489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and silicon isotopic compositions of Archean silicified lava and cherts of the Onverwacht Group: Implication for seafloor hydrothermalism and the nature of recycled components in the source of granitoids</w:t>
+                <w:t xml:space="preserve">Late Ediacaran juvenile magmatism in the Variscan Monts-du-Lyonnais metamorphic complex (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.S. Kitoga</w:t>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zakharov</w:t>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Marin Carbonne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122407⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2024023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705738v1</w:t>
+                <w:t xml:space="preserve">hal-04822267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic history of amphibolite facies metapelites from the Southern margin of the Limpopo Belt: In situ U-Pb dating of Zircon, monazite and rutile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gary Stevens</w:t>
+                <w:t xml:space="preserve">Oxygen and silicon isotopic compositions of Archean silicified lava and cherts of the Onverwacht Group: Implication for seafloor hydrothermalism and the nature of recycled components in the source of granitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Kitoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Marin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107566⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.122407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705926v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the Dawn of Continents: Archean Tonalite-Trondhjemite-Granodiorite Suites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamorphic history of amphibolite facies metapelites from the Southern margin of the Limpopo Belt: In situ U-Pb dating of Zircon, monazite and rutile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bruand</w:t>
+                <w:t xml:space="preserve">Alanielson Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riana Rossouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dominguez- Carranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/gselements.20.3.174⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 413, pp.107566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637214v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felsic crust development in the Kaapvaal Craton, South Africa: A reference sample collection to investigate a billion years of geological history</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">At the Dawn of Continents: Archean Tonalite-Trondhjemite-Granodiorite Suites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104680⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.174-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/gselements.20.3.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674759v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peritectic orthopyroxene entrainment during partial melting of garnet peridotite produced the Bushveld Complex chromite deposits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Felsic crust development in the Kaapvaal Craton, South Africa: A reference sample collection to investigate a billion years of geological history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Mayne</w:t>
+                <w:t xml:space="preserve">A J Mccoy-West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Clemens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M A Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Nebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-024-01277-0⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 250, pp.104680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586953v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Ediacaran juvenile magmatism in the Variscan Monts-du-Lyonnais metamorphic complex (Massif Central, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peritectic orthopyroxene entrainment during partial melting of garnet peridotite produced the Bushveld Complex chromite deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+                <w:t xml:space="preserve">Tahnee Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+                <w:t xml:space="preserve">Matthew Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Clemens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2024023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00126-024-01277-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822267v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal control of Archean tectonomagmatic regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase equilibrium modelling of partial melting in the upper mantle: A comparison between different modelling methodologies and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahnee Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric D Vandenburg</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthew Jason Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104417⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272878v1</w:t>
+                <w:t xml:space="preserve">insu-04197041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A whole-lithosphere view of continental growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Granite petrogenesis and the δ44Ca of continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Yakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Schauble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Foden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J R Reimink</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2324⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 608, pp.118080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802457v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stability of cratons is controlled by lithospheric thickness, as evidenced by Rb-Sr overprint ages in granitoids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oliver Nebel</w:t>
+                <w:t xml:space="preserve">A whole-lithosphere view of continental growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J R Reimink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H F L Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A Cawood</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D G Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 621, pp.118401. </w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.45 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272883v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using zircons to disentangle back-veining and hybridization of diorite dykes : an example from the Gangdese Arc, Tibet</w:t>
+                <w:t xml:space="preserve">Spatial and temporal control of Archean tectonomagmatic regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Weinberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Eric D Vandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian-Kang Yi</w:t>
+                <w:t xml:space="preserve">Oliver Nebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di-Cheng Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oliver Nebel</w:t>
+                <w:t xml:space="preserve">R. Hugh Smithies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio A Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egad010⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241, pp.104417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986303v1</w:t>
+                <w:t xml:space="preserve">hal-04272878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic crustal growth identified through Variscan post-collisional lamprophyre-granite composite dykes, French Massif Central</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chris Harris</w:t>
+                <w:t xml:space="preserve">The stability of cratons is controlled by lithospheric thickness, as evidenced by Rb-Sr overprint ages in granitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D Vandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Nebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A Cawood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugh Smithies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio A Capitanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107270⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 621, pp.118401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04197030v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europium anomalies in zircon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using zircons to disentangle back-veining and hybridization of diorite dykes : an example from the Gangdese Arc, Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert M Holder</w:t>
+                <w:t xml:space="preserve">Roberto Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jillian Kendrick</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jian-Kang Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di-Cheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Nebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.egad010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egad010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822397v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibrium modelling of partial melting in the upper mantle: A comparison between different modelling methodologies and experimental results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Cryptic crustal growth identified through Variscan post-collisional lamprophyre-granite composite dykes, French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Werle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 444, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107111⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04197041v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04197030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granite petrogenesis and the δ44Ca of continental crust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Europium anomalies in zircon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Yakymchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Foden</w:t>
+                <w:t xml:space="preserve">Robert M Holder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jillian Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 608, pp.118080. </w:t>
+              <w:t xml:space="preserve">, 2023, 622, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024250v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the fertility trend</w:t>
+                <w:t xml:space="preserve">Reply to comment on “Metamorphic origin of anastomosing and wavy laminas overprinting putative microbial deposits from the 3.22 Ga Moodies Group (Barberton Greenstone Belt)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Villela Cassini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Masafumi Saitoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Cellier</w:t>
+                <w:t xml:space="preserve">Marion Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna de Freitas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caetano Juliani</w:t>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104643⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 373, pp.106624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2022.106624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864228v1</w:t>
+                <w:t xml:space="preserve">hal-03607653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer and Production in Cratonic Continental Crust: U‐Pb Thermochronology of Xenoliths From the Siberian Craton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the fertility trend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Villela Cassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco E Apen</w:t>
+                <w:t xml:space="preserve">Gabriel Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta L Rudnick</w:t>
+                <w:t xml:space="preserve">Bruna de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri A Ionov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Caetano Juliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GC010497⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.104643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823786v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make subductions diverse again</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+                <w:t xml:space="preserve">Heat Transfer and Production in Cratonic Continental Crust: U‐Pb Thermochronology of Xenoliths From the Siberian Craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco E Apen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Mccarthy</w:t>
+                <w:t xml:space="preserve">Roberta L Rudnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri A Ionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 226, </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.103966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022GC010497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708906v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment on “Metamorphic origin of anastomosing and wavy laminas overprinting putative microbial deposits from the 3.22 Ga Moodies Group (Barberton Greenstone Belt)”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Make subductions diverse again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masafumi Saitoh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+                <w:t xml:space="preserve">Anders Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Garçon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Boyet</w:t>
+                <w:t xml:space="preserve">Peter A. Cawood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabio A. Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 373, pp.106624. </w:t>
+              <w:t xml:space="preserve">Earth Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2022.106624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.103966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607653v1</w:t>
+                <w:t xml:space="preserve">insu-03708906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spatial distribution of K, Th and U in an Archaean potassic granite: a case study from the Heerenveen batholith, Barberton Granite-Greenstone Terrain, South Africa</w:t>
+                <w:t xml:space="preserve">The multiple ways of recycling Archaean crust: A case study from the ca. 3.1 Ga granitoids from the Barberton Greenstone Belt, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Zeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">A. Dziggel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carrouée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 124 (1), pp.53-86. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353, pp.105998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25131/sajg.124.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2020.105998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123480v1</w:t>
+                <w:t xml:space="preserve">hal-03493289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Measurement Scale on the Univariate Statistics of K, Th, and U in the Earth Crust</w:t>
               </w:r>
@@ -3125,1541 +3125,1541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03661461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archean S-Type granites: petrology, geochemistry and geochronology of the Lekkersmaak and Willie plutons, Kaapvaal Craton, South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale spatial distribution of K, Th and U in an Archaean potassic granite: a case study from the Heerenveen batholith, Barberton Granite-Greenstone Terrain, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Poujol</w:t>
+                <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jaguin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carrouée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Journal of Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 124 (1), pp.87-110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25131/sajg.124.0004⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 124 (1), pp.53-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25131/sajg.124.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02958915v1</w:t>
+                <w:t xml:space="preserve">hal-04123480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 2, Attempting to quantify mantle and crustal contributions in granitoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archean S-Type granites: petrology, geochemistry and geochronology of the Lekkersmaak and Willie plutons, Kaapvaal Craton, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jaguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Fiannacca</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106292⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124 (1), pp.87-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25131/sajg.124.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436609v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02958915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Earth zircons formed in residual granitic melts produced by tonalite differentiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 2, Attempting to quantify mantle and crustal contributions in granitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Fiannacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Björnsen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (4), pp.437-441. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 402-403, pp.106292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G49232.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760597v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 1, granites and paradigms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Earth zircons formed in residual granitic melts produced by tonalite differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Björnsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106291⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (4), pp.437-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G49232.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436613v1</w:t>
+                <w:t xml:space="preserve">hal-03760597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical versus empirical secular change in zircon composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher L. Kirkland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Yakymchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo K. H. Olierook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I. H. Hartnady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J. Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 554, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03708930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When zircon drowns: Elusive geochronological record of water-fluxed orthogneiss melting in the Velay dome (Massif Central, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Crustal melting vs. fractionation of basaltic magmas: Part 1, granites and paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 384-385, pp.105938. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 402-403, pp.106291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03231939v1</w:t>
+                <w:t xml:space="preserve">hal-03436613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature fluids in granites during the Neoarchaean-Palaeoproterozoic transition: Insight from Closepet titanite chemistry and U-Pb dating (Dharwar craton, India)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Słaby</w:t>
+                <w:t xml:space="preserve">When zircon drowns: Elusive geochronological record of water-fluxed orthogneiss melting in the Velay dome (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Anczkiewicz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linda Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 386, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106039⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 384-385, pp.105938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708925v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic origin of anastomosing and wavy laminas overprinting putative microbial deposits from the 3.22 Ga Moodies Group (Barberton Greenstone Belt)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+                <w:t xml:space="preserve">High-temperature fluids in granites during the Neoarchaean-Palaeoproterozoic transition: Insight from Closepet titanite chemistry and U-Pb dating (Dharwar craton, India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Słaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Anczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela A. Kozub-Budzyń</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106306⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283638v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple ways of recycling Archaean crust: A case study from the ca. 3.1 Ga granitoids from the Barberton Greenstone Belt, South Africa</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metamorphic origin of anastomosing and wavy laminas overprinting putative microbial deposits from the 3.22 Ga Moodies Group (Barberton Greenstone Belt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masafumi Saitoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 353, pp.105998. </w:t>
+              <w:t xml:space="preserve">, 2021, 362, pp.106306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2020.105998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493289v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth’s earliest granitoids are crystal-rich magma reservoirs tapped by silicic eruptions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
+                <w:t xml:space="preserve">Multiple Sulfur Isotope Records of the 3.22 Ga Moodies Group, Barberton Greenstone Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masafumi Saitoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bretscher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pimenta Silva</w:t>
+                <w:t xml:space="preserve">Sami Nabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0520-6⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences10040145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934806v1</w:t>
+                <w:t xml:space="preserve">hal-02891741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Sulfur Isotope Records of the 3.22 Ga Moodies Group, Barberton Greenstone Belt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masafumi Saitoh</w:t>
+                <w:t xml:space="preserve">Earth’s earliest granitoids are crystal-rich magma reservoirs tapped by silicic eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Björnsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn-Frederik Wotzlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bretscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Nabhan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Manuel Pimenta Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.145. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.163-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences10040145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0520-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891741v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orosirian magmatism in the Tapajós Mineral Province (Amazonian Craton): The missing link to understand the onset of Paleoproterozoic tectonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Villela Cassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caetano Juliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 356, 275, p. 64-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4706,51 +4706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of partially molten crust controlling construction, growth and collapse of the Variscan orogenic belt: the geologic record of the French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4821,865 +4821,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02978022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrital zircon U–Pb–Hf systematics of Ediacaran metasediments from the French Massif Central: Consequences for the crustal evolution of the north Gondwana margin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les haches en métadolérite dans l'actuelle région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surmely Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des amis du Musée de préhistoire du Grand-Pressigny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70, pp.23-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02026217v1</w:t>
+                <w:t xml:space="preserve">hal-02906314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les haches en métadolérite dans l'actuelle région Centre</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detrital zircon U–Pb–Hf systematics of Ediacaran metasediments from the French Massif Central: Consequences for the crustal evolution of the north Gondwana margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des amis du Musée de préhistoire du Grand-Pressigny</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 324, pp.269-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906314v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02026217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plutons and domes: the consequences of anatectic magma extraction—example from the southeastern French Massif Central</w:t>
+                <w:t xml:space="preserve">A record of 0.5 Ga of evolution of the continental crust along the northern edge of the Kaapvaal Craton, South Africa: Consequences for the understanding of Archean geodynamic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+                <w:t xml:space="preserve">Adrien Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Laurent</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-018-1630-x⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 305, pp.310-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01857075v1</w:t>
+                <w:t xml:space="preserve">hal-02934786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaean tectonic systems: A view from igneous rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When crust comes of age: on the chemical evolution of Archaean, felsic continental crust by crustal drip tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Nebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.11.038⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2018.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01718663v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When crust comes of age: on the chemical evolution of Archaean, felsic continental crust by crustal drip tectonics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaean tectonic systems: A view from igneous rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2018.0103⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 302-303, pp.99 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708965v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A record of 0.5 Ga of evolution of the continental crust along the northern edge of the Kaapvaal Craton, South Africa: Consequences for the understanding of Archean geodynamic processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plutons and domes: the consequences of anatectic magma extraction—example from the southeastern French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Vezinet</w:t>
+                <w:t xml:space="preserve">S. Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Nicoli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaël Mintrone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 305, pp.310-326. </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107 (8), pp.2819-2842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-018-1630-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934786v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01857075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadomian S-type granites as basement rocks of the Variscan belt (Massif Central, France): Implications for the crustal evolution of the north Gondwana margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Mintrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 286-287, pp.16-34. </w:t>
@@ -5730,77 +5730,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision vs. subduction-related magmatism: two contrasting ways of granite formation and implications for crustal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5864,51 +5864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoproterozoic rejuvenation and replacement of Archaean lithosphere: Evidence from zircon U-Pb dating and Hf isotopes in crustal xenoliths at Udachnaya, Siberian craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Ionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5997,64 +5997,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protracted, coeval crust and mantle melting during Variscan late-orogenic evolution: U–Pb dating in the eastern French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6131,103 +6131,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Cadomian to late-Variscan odyssey of the eastern Massif Central, France: Formation of the West European crust in a nutshell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46, pp.170-190. </w:t>
@@ -6259,1366 +6259,1366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01474059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-collisional magmatism: Crustal growth not identified by zircon Hf–O isotopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Diversity of burial rates in convergent settings decreased as Earth aged</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Nicoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 456, pp.182-195. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep26359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388042v1</w:t>
+                <w:t xml:space="preserve">hal-01637439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rcrust: a tool for calculating path-dependent open system processes and application to melt loss</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.J. Mayne</w:t>
+                <w:t xml:space="preserve">Post-collisional magmatism: Crustal growth not identified by zircon Hf–O isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Zeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmg.12199⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 456, pp.182-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637407v1</w:t>
+                <w:t xml:space="preserve">insu-01388042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of burial rates in convergent settings decreased as Earth aged</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+                <w:t xml:space="preserve">Rcrust: a tool for calculating path-dependent open system processes and application to melt loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gary Stevens</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kaislaniemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (7), pp.663 - 682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep26359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637439v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The processes that control leucosome compositions in metasedimentary granulites: perspectives from the Southern Marginal Zone migmatites, Limpopo Belt, South Africa</w:t>
+                <w:t xml:space="preserve">Why Archaean TTG cannot be generated by MORB melting in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Taylor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Stevens</w:t>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Frei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmg.12087⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198-199, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135365v1</w:t>
+                <w:t xml:space="preserve">hal-01134223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Ultrahigh temperature granulites and magnesian charnockites: Evidence for the Neoarchean accretion along the northern margin of the Kaapvaal craton” by Rajesh et al.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Stevens</w:t>
+                <w:t xml:space="preserve">Heading down early on? Start of subduction on Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Rushmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark K. Reagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (2), pp.139-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G34886.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130719v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heading down early on? Start of subduction on Earth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark K. Reagan</w:t>
+                <w:t xml:space="preserve">The processes that control leucosome compositions in metasedimentary granulites: perspectives from the Southern Marginal Zone migmatites, Limpopo Belt, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Frei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G34886.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (7), pp.713-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135321v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comment on ultrahigh-temperature metamorphism from an unusual corundum + orthopyroxene intergrowth bearing Al–Mg granulite from the Southern Marginal Zone, Limpopo Complex, South Africa, by Belyanin et al.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ian Buick</w:t>
+                <w:t xml:space="preserve">Comment on “Ultrahigh temperature granulites and magnesian charnockites: Evidence for the Neoarchean accretion along the northern margin of the Kaapvaal craton” by Rajesh et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-014-1022-6⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 255, pp.455-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133495v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity and evolution of late-Archean granitoids: Evidence for the onset of “modern-style” plate tectonics between 3.0 and 2.5 Ga</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
+                <w:t xml:space="preserve">A comment on ultrahigh-temperature metamorphism from an unusual corundum + orthopyroxene intergrowth bearing Al–Mg granulite from the Southern Marginal Zone, Limpopo Complex, South Africa, by Belyanin et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Buick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 167, pp.1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-014-1022-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.06.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01134200v1</w:t>
+                <w:t xml:space="preserve">hal-01133495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal relationships between Mg-K mafic magmatism and catastrophic melting of the Variscan crust in the southern part of Velay Complex (Massif Central, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Couzinié</w:t>
+                <w:t xml:space="preserve">The diversity and evolution of late-Archean granitoids: Evidence for the onset of “modern-style” plate tectonics between 3.0 and 2.5 Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3190/jgeosci.155⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.208-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00940168v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Archaean TTG cannot be generated by MORB melting in subduction zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
+                <w:t xml:space="preserve">Temporal relationships between Mg-K mafic magmatism and catastrophic melting of the Variscan crust in the southern part of Velay Complex (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane H. Scarrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3190/jgeosci.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01134223v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00940168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7716,64 +7716,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 227 (April 2013), pp.77-98. </w:t>
@@ -7811,77 +7811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7934,1059 +7934,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 227, pp.186-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 230, pp.209-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934760v1</w:t>
+                <w:t xml:space="preserve">hal-02934761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 230, pp.209-226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 227, pp.186-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934761v1</w:t>
+                <w:t xml:space="preserve">hal-02934760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TTGs in the making: Natural evidence from Inyoni shear zone (Barberton, South Africa)</w:t>
+                <w:t xml:space="preserve">Evidence in Archaean Alkali Feldspar Megacrysts for High-Temperature Interaction with Mantle Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nédélec</w:t>
+                <w:t xml:space="preserve">Erwan Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Morihisa Hamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ganne</w:t>
+                <w:t xml:space="preserve">Michal Smigielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fabre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrzej Domonik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 153, pp.25-38. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (1), pp.67-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.05.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egr056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793452v1</w:t>
+                <w:t xml:space="preserve">hal-00709009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archean Subduction: Fact or Fiction?</w:t>
+                <w:t xml:space="preserve">TTGs in the making: Natural evidence from Inyoni shear zone (Barberton, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen van Hunen</w:t>
+                <w:t xml:space="preserve">A. Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-earth-042711-105255⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 153, pp.25-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799098v1</w:t>
+                <w:t xml:space="preserve">hal-00793452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term episodicity of Archaean plate tectonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archean Subduction: Fact or Fiction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van Hunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeroen van Hunen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G322894⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.195-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-earth-042711-105255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799058v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Murchison Greenstone Belt (South Africa) : a general tectonic Framework.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term episodicity of Archaean plate tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van Hunen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssajg.115.1.65⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (5), pp.451-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G322894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00673693v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forty years of TTG research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Murchison Greenstone Belt (South Africa) : a general tectonic Framework.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jaguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gapais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.06.010⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 115 (1), pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssajg.115.1.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00720513v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00673693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence in Archaean Alkali Feldspar Megacrysts for High-Temperature Interaction with Mantle Fluids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Forty years of TTG research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 148, pp.211-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egr056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00709009v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K “sanukitoids” from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean–Proterozoic boundary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K &amp;quot;sanukitoids&amp;quot; from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean-Proterozoic boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123 (1-4), pp.73-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9002,133 +9002,133 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934759v1</w:t>
+                <w:t xml:space="preserve">hal-00682484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in Earth's early felsic crust: Paleoarchean peraluminous granites of the Barberton Greenstone Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Sanchez-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (10), pp.963-966. </w:t>
@@ -9160,109 +9160,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K &amp;quot;sanukitoids&amp;quot; from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean-Proterozoic boundary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K “sanukitoids” from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean–Proterozoic boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123 (1-4), pp.73-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9278,81 +9278,81 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682484v1</w:t>
+                <w:t xml:space="preserve">hal-02934759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sanukitoid series: magmatism at Archean-Proterozoic transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9552,77 +9552,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The zircon record of Carboniferous partial melting in Silurian mafic rocks from the Lyonnais metamorphic complex (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc de Hoÿm de Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Ganzhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9677,90 +9677,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term melt-generation in the Archaean crust: a case study from the Northern Kaapvaal craton, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granulites &amp; Granulites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Verbiana, Italy</w:t>
@@ -9783,510 +9783,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">200 Ma of melting and deformation of the Archaean crust: the Northern margin of the Kaapvaal craton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A toy model for approaching volcanic plumbing systems as complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Annen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geocongress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
+              <w:t xml:space="preserve">3rd French Regional Conference on Complex Systems (FRCCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306457v1</w:t>
+                <w:t xml:space="preserve">hal-04166088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of post-burial alterations in Archean seafloor-derived lava and cherts: implications for the primitive terrestrial environments.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">200 Ma of melting and deformation of the Archaean crust: the Northern margin of the Kaapvaal craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gary Stevens</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Geocongress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802545v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation/melting of the Archaean crust: new insights from the Northern Kaapvaal and Barberton Granite Greenstone belt areas, South Africa.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Chauvet</w:t>
+                <w:t xml:space="preserve">Characterisation of post-burial alterations in Archean seafloor-derived lava and cherts: implications for the primitive terrestrial environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Kitoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Marin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diane Arcay</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geocongress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306458v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toy model for approaching volcanic plumbing systems as complex systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation/melting of the Archaean crust: new insights from the Northern Kaapvaal and Barberton Granite Greenstone belt areas, South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dusséaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+                <w:t xml:space="preserve">Jérémie Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Annen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diane Arcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd French Regional Conference on Complex Systems (FRCCS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Geocongress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166088v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution tectonique de la partie Sud Est de la Ceinture de Roche Verte de Barberton (Afrique du Sud, Eswatini). Place de l'évènement minéralisateur magmato-hydrothermal et implications sur le style tectonique archéen.</w:t>
               </w:r>
@@ -10298,51 +10298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10374,329 +10374,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elusive zircon record of water-fluxed orthogneiss melting in the Velay dome (Massif Central, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">200 Ma de deformation et de fusion partielle dans la croute Archéenne: la marge Nord du Craton du Kaapvaal, Afrique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vézinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591361v1</w:t>
+                <w:t xml:space="preserve">hal-03587705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">200 Ma de deformation et de fusion partielle dans la croute Archéenne: la marge Nord du Craton du Kaapvaal, Afrique du Sud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elusive zircon record of water-fluxed orthogneiss melting in the Velay dome (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587705v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes pétrologiques des interactions manteau-croûte dans un pluton tardi-orogénique : le Massif de l'Aigoual, Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Werle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11010,64 +11010,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
@@ -11096,51 +11096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive geotherms, Granitic production and evolution of the lower crust in a post collisional context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11191,51 +11191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirty or Tidy ? Contrasting peraluminous granites in a collapsing Orogen: Examples from the French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11316,90 +11316,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation/mineralization (Sb) coupling within the Murchinson greenstone belt, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gapais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11437,90 +11437,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-archean granites South of the Murchinson greenstone belt, South Africa : The oldest large biotite-muscovite leucogranites bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archean Symposium 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11545,90 +11545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géologie de la ceinture de roches vertes de Murchison (Afrique du Sud) et de sa minéralisation en antimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jaguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gapais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11692,64 +11692,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kisters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11832,51 +11832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assembly, metamorphic and deformation history of the Stolzburg pluton and surrounding rocks, Kaapvaal craton, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mühlberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11927,77 +11927,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding trace elements to phase equilibria modelling. A method in Rcrust utilising partition coefficients and accessory phase saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PETROCHRO19: Melting, modelling, dating the crust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Postam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12161,64 +12161,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing process-oriented investigations involving mass transfer using Rcrust: a new phase equilibrium modelling tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Jason Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12425,51 +12425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical variation, modal composition and classification of granitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12965,51 +12965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529627v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lungele Steve Kitoga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v2i1.773" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S Kitoga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin-Carbonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vezinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04705738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Kitoga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zakharov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin Carbonne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122407" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04705926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanielson Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stevens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana Rossouw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dominguez- Carranza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107566" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.174" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Mccoy-West" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Millet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nebel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104680" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04586953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahnee Otto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mayne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clemens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-024-01277-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04822267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chelle-Michou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D Vandenburg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugh Smithies" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A Capitanio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Reimink" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H F L Davies" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Pearson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2324" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Cawood" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03986303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Weinberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Kang Yi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Cheng Zhu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Werle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107270" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Holder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kendrick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118405" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jason Mayne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antonelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Schauble" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Foden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Janou&#353;ek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118080" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Villela Cassini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Freitas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Juliani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104643" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03823786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco E Apen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta L Rudnick" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri A Ionov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Cottle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010497" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Mccarthy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Cawood" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Capitanio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103966" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Saitoh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2022.106624" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fall" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -Y. Meslin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Jessell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001786" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02958915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jaguin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacob" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fiannacca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106292" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn-Frederik Wotzlaw" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bj&#246;rnsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49232.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106291" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Kirkland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo K. H. Olierook" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. H. Hartnady" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Gardiner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116660" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105938" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa S&#322;aby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anczkiewicz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela A. Kozub-Budzy&#324;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106306" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493289v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dziggel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.105998" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bretscher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pimenta Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0520-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02891741v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Nabhan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10040145" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105350" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02026217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.01.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02906314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laroche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couzini&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mintrone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1630-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01718663v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.11.038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQTMKT4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nebel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Capitanio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Weinberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0103" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nicoli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.11.019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934780v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.06.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371912v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Vanderhaeghe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.09.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467648v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Korsakov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.046" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNGHZ89X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474160v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1434-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Block" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.02.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.033" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637407v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mayne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaislaniemi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12199" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26359" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135365v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taylor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Frei" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12087" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRSBFW2X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130719v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicoli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.07.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135321v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Rushmer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark K. Reagan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34886.1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133495v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Buick" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1022-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134200v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.06.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2693V08V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00940168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane H. Scarrow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3190/jgeosci.155" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134223v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3GC4W2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996833v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.02.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXNBQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691575v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.03.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.07.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJS31KC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934760v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934761v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793452v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.05.029" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799098v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Hunen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-042711-105255" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799058v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G322894" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673693v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gapais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssajg.115.1.65" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720513v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.06.010" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ8NTBCN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709009v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Slaby" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihisa Hamada" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Smigielski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Domonik" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr056" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934759v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FS4LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682296v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sanchez-Garrido" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32193.1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682484v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448487v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rapp" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691009016121" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335999v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361258v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Ho&#255;m de Marien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ganzhorn" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714679v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306457v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kitoga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306458v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duss&#233;aux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166088v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Annen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587917v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Travers" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591361v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587705v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien V&#233;zinet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588058v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526817v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saitoh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueno" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02533021v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Rudnick" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.A. Cottle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ionov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291783v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877536v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839099v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609666v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609773v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165190v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kisters" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belcher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02532828v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;hlberger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.M. Kisters" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404380v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624287v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02532854v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Johnson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP491-2018-85" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043714v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S&#322;aby" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gros" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. F&#246;rster" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wudarska" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;. Birski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP489-2019-28" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408026v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP491-2019-138" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109104v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02107296v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Janou&#353;ek" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529627v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lungele Steve Kitoga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v2i1.773" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S Kitoga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin-Carbonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vezinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04822267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chelle-Michou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04705738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Kitoga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zakharov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin Carbonne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04705926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanielson Ferreira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stevens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana Rossouw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dominguez- Carranza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107566" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.174" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Mccoy-West" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Millet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nebel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104680" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04586953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahnee Otto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mayne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clemens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-024-01277-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jason Mayne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antonelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Schauble" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Foden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Janou&#353;ek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118080" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Reimink" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H F L Davies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Pearson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2324" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D Vandenburg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nebel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugh Smithies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A Capitanio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104417" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Cawood" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03986303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Weinberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Kang Yi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Cheng Zhu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Werle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107270" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Holder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kendrick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118405" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Saitoh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2022.106624" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Villela Cassini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Freitas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Juliani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104643" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03823786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco E Apen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta L Rudnick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri A Ionov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Cottle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010497" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Mccarthy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Cawood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Capitanio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.103966" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dziggel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.105998" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fall" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -Y. Meslin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Jessell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanderhaeghe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001786" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02958915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jaguin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacob" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fiannacca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106292" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn-Frederik Wotzlaw" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bj&#246;rnsen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49232.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Kirkland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo K. H. Olierook" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. H. Hartnady" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Gardiner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116660" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436613v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106291" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105938" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa S&#322;aby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anczkiewicz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela A. Kozub-Budzy&#324;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283638v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106306" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02891741v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Nabhan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10040145" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934806v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bretscher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pimenta Silva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0520-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105350" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02906314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laroche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02026217v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.01.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934786v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Nicoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.11.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nebel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Capitanio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Weinberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0103" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01718663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.11.038" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQTMKT4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857075v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couzini&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mintrone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1630-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934780v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.06.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371912v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Vanderhaeghe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.09.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467648v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ionov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Korsakov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.046" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNGHZ89X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474160v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1434-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Block" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.02.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637439v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26359" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388042v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.033" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637407v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mayne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaislaniemi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12199" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3GC4W2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Rushmer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark K. Reagan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34886.1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135365v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taylor" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Frei" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12087" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRSBFW2X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130719v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicoli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.07.010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133495v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Buick" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1022-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134200v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.06.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2693V08V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00940168v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane H. Scarrow" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3190/jgeosci.155" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996833v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.02.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXNBQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691575v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.03.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.07.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJS31KC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934761v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934760v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709009v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Slaby" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihisa Hamada" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Smigielski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Domonik" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr056" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793452v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.05.029" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799098v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Hunen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-042711-105255" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799058v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G322894" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673693v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gapais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssajg.115.1.65" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720513v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.06.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ8NTBCN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682484v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FS4LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682296v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sanchez-Garrido" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32193.1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934759v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448487v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rapp" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691009016121" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335999v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361258v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Ho&#255;m de Marien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ganzhorn" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714679v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166088v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Annen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306457v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802545v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kitoga" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306458v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duss&#233;aux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587917v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Travers" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587705v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien V&#233;zinet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591361v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588058v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526817v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saitoh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueno" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02533021v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Rudnick" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.A. Cottle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ionov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291783v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877536v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839099v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609666v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609773v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165190v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kisters" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belcher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02532828v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;hlberger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.M. Kisters" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404380v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624287v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02532854v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Johnson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP491-2018-85" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043714v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S&#322;aby" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gros" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. F&#246;rster" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wudarska" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;. Birski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP489-2019-28" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408026v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP491-2019-138" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109104v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02107296v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Janou&#353;ek" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>