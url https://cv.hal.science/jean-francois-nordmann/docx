--- v0 (2026-03-28)
+++ v1 (2026-05-15)
@@ -66,1539 +66,1539 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer la réflexivité des enseignants-stagiaires par un travail coopératif d’enquête et de co-écriture : visées et usages du dispositif d’analyse de situations professionnelles GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Hunyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (5), pp.137-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réceptions différenciées d’un dispositif d’analyse de situations professionnelles en INSPÉ : des inégalités dans la formation à la réflexivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sochala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Hunyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (2), pp.41-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheminer dans la complexité avec le dispositif GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif d’analyse de situations professionnelles GPS et sa plateforme numérique : le défi de préserver l’autonomie et d’augmenter le pouvoir d’action des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des compétences clés européennes au Socle commun français : importation d'un nouveau paradigme et réaffirmation des fondamentaux de l'École républicaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les compétences transversales en questions. Enjeux éducatifs et pratiques des acteurs — Varia, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.1648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs de la République, valeurs de la classe. L’interprétation des événements de janvier 2015 par des professeurs-stagiaires en ESPÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182, pp.123-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'École et la crise des &amp;quot;configurations d'assujettissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (1), pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.043.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation à l'autorité : l' « assujettissement » scolaire, une visée impensée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp. 121-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La viande in vitro : « rêve du végétarien », « cauchemar du carnivore » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Burgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.207-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l'expressivité et le pouvoir affectant des métaphores - une perspective phénoménologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 3, pp. 77-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignages croisés sur l’appropriation de dispositifs de formation basés sur la coopération par des enseignants stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine scientifique « Recherche avec » - Les recherches avec du point de vue des personnes premières concernées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau "Recherche Avec" - Université de Sherbrooke, May 2025, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer son propre dispositif de formation : enjeux épistémologiques, méthodologiques et pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elise Hunyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maufrais Odile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sochala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Evaluations, Etudes, Expertises en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CIREL, Dec 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif GPS : des engagements interrogés à l’aune du contexte de formation, du rapport au métier et à l’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elise Hunyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque inter-congrès AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nanterre - Université de Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enjeux épistémologiques et méthodologiques de l’engagement des chercheurs dans/pour l’évaluation du dispositif GPS : la réflexivité comme instrument de connaissances. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lehner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La responsabilité sociale du chercheur. Enjeux de société et recherches en éducation et formation : mise en débat. Quels cadres théoriques pour quels développements des sujets, des institutions, des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CY Paris université; EHESS, Jun 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif GPS et sa plateforme numérique : la mobilisation d’un faisceau &amp;quot;augmenté&amp;quot; de savoirs au service de l’auto et de la co-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2020 de la société suisse en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société suisse en éducation, Aug 2020, Béjune, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif « GPS » d’analyse de situations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006-2016, scénarios de formation, 10 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571736v1</w:t>
-              </w:r>
-[...915 lines deleted...]
-                <w:t xml:space="preserve">hal-03570132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1616,64 +1616,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAPPro/GPS: des outils de formation pour préserver l'autonomie et développer le pouvoir d'agir des enseignant-e-s?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1691,51 +1691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sans héritage ni dette constituante : quelles voies pour une médiation critique du patrimoine à l'École ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1785,51 +1785,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À École alternative, stratégie d'évaluation alternative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les établissements scolaires "différents" et la recherche en éducation. Problèmes méthodologiques et épistémologiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1854,51 +1854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mutation de l’École, entre actualité d’un processus et problématicité d’un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,51 +2005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durpaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meskel-Cresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole et mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2074,51 +2074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École, structurations subjectives et potentiels de mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École et mutation ; reconfigurations, résistances, émergences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9782804184742</w:t>
@@ -2192,64 +2192,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meskel-Cresta, M., Nordmann, J.-F., Bongrand, Ph., Boré, C., Colinet, S. et Elalouf, M.-L. (2014). École et mutation. Reconfigurations, résistances, émergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meskel-Cresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,51 +2466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maufrais Odile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amilhat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1648" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.043.0059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burgat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meskel-Cresta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amilhat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786910v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.043.0059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650528v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burgat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maufrais Odile" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colinet S&#233;verine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meskel-Cresta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durpaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>