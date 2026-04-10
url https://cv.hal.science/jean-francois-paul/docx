--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -472,459 +472,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the balance of metal and acid functions on the benchmark Mo/ZSM-5 catalyst drive the Methane dehydroaromatization reaction?</w:t>
+                <w:t xml:space="preserve">How do the products in methane dehydroaromatization impact the distinct stages of the reaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Hu</w:t>
+                <w:t xml:space="preserve">Hu Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexander Sachse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2022.06.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 309, pp.121274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.121274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702974v1</w:t>
+                <w:t xml:space="preserve">hal-03647187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture and immobilization of gaseous ruthenium tetroxide RuO4 in UiO-66-NH2 Metal-Organic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nerisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pourpoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Dalton Transactions, 51 (42), pp.16170-16180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2dt02371g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the products in methane dehydroaromatization impact the distinct stages of the reaction?</w:t>
+                <w:t xml:space="preserve">How does the balance of metal and acid functions on the benchmark Mo/ZSM-5 catalyst drive the Methane dehydroaromatization reaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hu Hao</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 309, pp.121274. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 405-406, pp.168-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.121274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2022.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647187v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of Gaseous Iodine in Isoreticular Zirconium‐Based UiO‐n Metal‐Organic Frameworks: Influence of Amino Functionalization, DFT Calculations, Raman and EPR Spectroscopic Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Walshe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (2), pp.282. </w:t>
@@ -1416,51 +1416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT study of Iodine interaction with nuclear reactor cooling system surfaces under severe accident conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Souvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1657,295 +1657,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct conversion of uranium dioxide UO2 to uranium tetrafluoride UF4 using the fluorinated ionic liquid [Bmim][PF6]</w:t>
+                <w:t xml:space="preserve">Chemical stability of caesium iodide deposits in air/steam atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pardis Simon</w:t>
+                <w:t xml:space="preserve">Dorel Obada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">Houssam Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Arab</w:t>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
+                <w:t xml:space="preserve">Anne Cecile Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Dalton Transactions, 49, pp.274-278. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 409, pp.124519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9dt04327f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442361v1</w:t>
+                <w:t xml:space="preserve">hal-03539663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical stability of caesium iodide deposits in air/steam atmosphere</w:t>
+                <w:t xml:space="preserve">Direct conversion of uranium dioxide UO2 to uranium tetrafluoride UF4 using the fluorinated ionic liquid [Bmim][PF6]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorel Obada</w:t>
+                <w:t xml:space="preserve">Florian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Hijazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Paul</w:t>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+                <w:t xml:space="preserve">Mehdi Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cecile Gregoire</w:t>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 409, pp.124519. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dalton Transactions, 49, pp.274-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9dt04327f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539663v1</w:t>
+                <w:t xml:space="preserve">hal-04442361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidic Properties of Alkaline-Earth Phosphates Determined by an Experimental-Theoretical Approach</w:t>
               </w:r>
@@ -2329,51 +2329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Reducibility of Supported Oxomolybdate Species for Mapping of Active Centers of Partial Oxidation Reaction: In Situ Mo K-Edge XAS and DFT Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Oliveira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2457,295 +2457,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films as relevant models for the surface investigation of 3-way catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A DFT study of RuO4 interactions with porous materials: metal–organic frameworks (MOFs) and zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Blanck</w:t>
+                <w:t xml:space="preserve">Siwar Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Carlier</w:t>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Chambrier</w:t>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (11), pp.1018-1024. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Physical Chemistry Chemical Physics, 20, pp.16770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.6450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP01950A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309188v1</w:t>
+                <w:t xml:space="preserve">hal-02318983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study of RuO4 interactions with porous materials: metal–organic frameworks (MOFs) and zeolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LaFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films as relevant models for the surface investigation of 3-way catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreya Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siwar Chibani</w:t>
+                <w:t xml:space="preserve">Dimitri Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Badawi</w:t>
+                <w:t xml:space="preserve">Thomas Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Volkringer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cantrel</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Physical Chemistry Chemical Physics, 20, pp.16770. </w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (11), pp.1018-1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP01950A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.6450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318983v1</w:t>
+                <w:t xml:space="preserve">hal-02309188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrin-assisted low-metal Ni-Pd/Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; bimetallic catalysts for the direct amination of aliphatic alcohols</w:t>
               </w:r>
@@ -2982,77 +2982,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Raman spectroscopy evidence of an accessible phase potentially involved in the enhanced activity of La-deficient lanthanum orthoferrite in 3-way catalysis (TWC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3271,51 +3271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 239, pp.111-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3361,51 +3361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-Principles Investigation of the Relevant Surfaces Exposed by Polycrystalline LaFeO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3888,51 +3888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese Pincer Complexes for the Base-Free, Acceptorless Dehydrogenative Coupling of Alcohols to Esters: Development, Scope, and Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4584,51 +4584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (7-8), pp.808-817. </w:t>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tougerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5313,51 +5313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT study of the hematite surface state in the presence of H-2, H2O and O-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5729,492 +5729,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic properties of supported transition metal sulfides: Combined DFT and infrared study</w:t>
+                <w:t xml:space="preserve">Basic Properties of Supported Transition Metal Sulfides: combined DFT and infrared study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 240</w:t>
+              <w:t xml:space="preserve">Preprints of ACS Division of Petroleum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840508v1</w:t>
+                <w:t xml:space="preserve">hal-05048209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Properties of Supported Transition Metal Sulfides: combined DFT and infrared study.</w:t>
+                <w:t xml:space="preserve">Basic properties of supported transition metal sulfides: Combined DFT and infrared study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Paul</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preprints of ACS Division of Petroleum Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55, pp.17-20</w:t>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048209v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study on benzene adsorption over a corner site of tungsten sulfides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational studies of (mixed)sulfides hydrotreating catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryutaro Koide</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 130 (1), pp.178-182. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 130 (1), pp.139-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.08.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328714v1</w:t>
+                <w:t xml:space="preserve">hal-00328648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational studies of (mixed)sulfides hydrotreating catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DFT study on benzene adsorption over a corner site of tungsten sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryutaro Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 130 (1), pp.139-148. </w:t>
+              <w:t xml:space="preserve">, 2008, 130 (1), pp.178-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328648v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Redox Behavior of Ferroquine, a New Antimalarial</w:t>
               </w:r>
@@ -6480,103 +6480,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT Study on benzene adsorption over tungsten sulfide: surface model and adsorption geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryutaro Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45, pp.175. </w:t>
@@ -6652,51 +6652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7078,51 +7078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schovsbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Veilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 239, pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7435,64 +7435,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 172, pp.377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8828,90 +8828,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ToF-SIMS and XPS characterizations of fission product simulant (I, Cs) deposits after thermal treatment simulating late phase conditions of a nuclear power plant severe accident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elouan Le Fessant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cecile Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association on Applications of Surface and Interface Analysis - ECASIA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Limerick, Ireland</w:t>
@@ -8940,64 +8940,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture de l’iode gazeux dans les matériaux de type MOF de la famille des UiO-n</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9738,51 +9738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface enrichment of Fe species on LaFeO3 model catalysts for CO Oxidation Reaction by Combination of Surface Science Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreya Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10221,51 +10221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping of radionuclides by porous materials : MOF and zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gailla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10329,51 +10329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude Théorique de l’Interaction entre l’Iode et les Surfaces d’Oxyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Souvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10450,51 +10450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeMo-based catalysts for acrolein production : an in situ X-ray Photoelectron Spectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10562,90 +10562,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of radionuclides by porous materials : Metal-Organic Framework and zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10687,51 +10687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piégeage des espèces radioactives volatiles sur des adsorbants poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10884,597 +10884,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong trapping of iodomethane by silver mordenite: a mechanistic description by ab initio molecular dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siwar Chibani</w:t>
+                <w:t xml:space="preserve">Investigation of perovskite-based model three-way catalysts using surface analysis techniques – XPS / LEIS / ToF-SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreya Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th GFZ 2018, 1st International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
+              <w:t xml:space="preserve">LEIS Users meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516366v1</w:t>
+                <w:t xml:space="preserve">hal-03515298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of perovskite-based model three-way catalysts using surface analysis techniques – XPS / LEIS / ToF-SIMS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Berrier</w:t>
+                <w:t xml:space="preserve">Strong trapping of iodomethane by silver mordenite: a mechanistic description by ab initio molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Bučko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cantrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LEIS Users meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">34th GFZ 2018, 1st International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515298v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and operando IR spectroscopy for investigation of solid-liquid interfaces during fuel purification by adsorption or catalytic processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of perovskite-based model three-way catalysts using surface analysis techniques – XPS/LEIS/ToF-SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreya Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces solide-liquide - La problématique des aspects moléculaires pour les applications industrielles scientific meeting IFPEN [SLIMAIA]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence francophone sur les spectroscopies d’électrons ELSPEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015619v1</w:t>
+                <w:t xml:space="preserve">hal-03515320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of perovskite-based model three-way catalysts using surface analysis techniques – XPS/LEIS/ToF-SIMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Etude spectroscopique combinée (XPS, LEIS, ToF-SIMS) de catalyseurs trois voies modèles à base de pérovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreya Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shreya Nandi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence francophone sur les spectroscopies d’électrons ELSPEC 2018</w:t>
+              <w:t xml:space="preserve">Elspec 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515320v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude spectroscopique combinée (XPS, LEIS, ToF-SIMS) de catalyseurs trois voies modèles à base de pérovskite</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ and operando IR spectroscopy for investigation of solid-liquid interfaces during fuel purification by adsorption or catalytic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baldovino Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elspec 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Interfaces solide-liquide - La problématique des aspects moléculaires pour les applications industrielles scientific meeting IFPEN [SLIMAIA]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516345v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile preparation of Ni/Al₂O₃ catalytic formulations with the aid of cyclodextrin complexes for the direct amination of aliphatic alcohols with NH₃</w:t>
               </w:r>
@@ -11585,51 +11585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la réactivité d’espèces iodées sur des surface d’oxyde de fer et de chrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Souvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12094,51 +12094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sécordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12219,51 +12219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12590,51 +12590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12702,77 +12702,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Payen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryutaro Koide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM: Chirality and Molecular Recognition at Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
@@ -12801,103 +12801,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT study of benzene adsorption on a corner site of tungsten sulfide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryutaro Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International symposium on the molecular aspects of catalysis by sulfides (MACS 4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Doorn, Netherlands</w:t>
@@ -12952,51 +12952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13028,398 +13028,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study on benzene adsorption over tungsten sulfides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exemple d'application de chimie théorique à la catalyse hétérogène : HDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Nordic Symposium on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Gecat 2006 29/05-01/06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101487v1</w:t>
+                <w:t xml:space="preserve">hal-00101671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'adsorption du thiophène et du benzène sur MoS2 : Importance d'une bonne description de la surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DFT study on benzene adsorption over tungsten sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryutaro Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger A. van Santen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème journées de la matière condensée de la société française de physique (JMC 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th Nordic Symposium on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097955v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul ab-initio de paramètres RMN</w:t>
+                <w:t xml:space="preserve">Modélisation de l'adsorption du thiophène et du benzène sur MoS2 : Importance d'une bonne description de la surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Janvier du Réseau RMN Structurale dans le Grand Bassin Parisien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">10ème journées de la matière condensée de la société française de physique (JMC 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097954v1</w:t>
+                <w:t xml:space="preserve">hal-00097955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple d'application de chimie théorique à la catalyse hétérogène : HDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+                <w:t xml:space="preserve">Calcul ab-initio de paramètres RMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2006 29/05-01/06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">Journée de Janvier du Réseau RMN Structurale dans le Grand Bassin Parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101671v1</w:t>
+                <w:t xml:space="preserve">hal-00097954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiophene hydrodesulfurization mechanism studied by density functional theory</w:t>
               </w:r>
@@ -13513,64 +13513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13634,64 +13634,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Theoretical Aspects of Catalysis (ICTAC-11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13710,247 +13710,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando studies of alumina-supported oxomolybdates for methanol selective oxidation</w:t>
+                <w:t xml:space="preserve">Ab-initio study of the thiophene desulfurization mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Congress on Operando Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Fifth Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097917v1</w:t>
+                <w:t xml:space="preserve">hal-00097973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio study of the thiophene desulfurization mechanism</w:t>
+                <w:t xml:space="preserve">Operando studies of alumina-supported oxomolybdates for methanol selective oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Second International Congress on Operando Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097973v1</w:t>
+                <w:t xml:space="preserve">hal-00097917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined DFT/spectroscopic studies of MoOx species interacting with TiO2 support</w:t>
               </w:r>
@@ -13975,64 +13975,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14083,51 +14083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar of the Tokyo university of Science and agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14191,64 +14191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Catalysis on oxide materials - theory and experiment - sharing needs and capabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14267,230 +14267,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude ab-initio des surfaces (100) de MoS2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculations of Chemical Shielding and Electric Field Gradient Tensors in Molecular Sieves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurpreet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ganapathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire théorique de l'Université de Caen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Caen, France</w:t>
+              <w:t xml:space="preserve">XXI International Conference on Magnetic Resonance in Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097957v1</w:t>
+                <w:t xml:space="preserve">hal-00097967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculations of Chemical Shielding and Electric Field Gradient Tensors in Molecular Sieves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude ab-initio des surfaces (100) de MoS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI International Conference on Magnetic Resonance in Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Séminaire théorique de l'Université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097967v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT Studies of the HDS mechanism</w:t>
               </w:r>
@@ -14692,51 +14692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Veilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schovsbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPACAT VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14787,77 +14787,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ganapathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurpreet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAR / EENC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Veldhoven, Netherlands</w:t>
@@ -14938,51 +14938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Veilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schovsbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIOK – NRCS-Catalysis Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15740,64 +15740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreya Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2024 - International Conference on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon (FRANCE), France. 2024</w:t>
@@ -15878,51 +15878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission - JNSPE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
@@ -16089,51 +16089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Mobility of Bulk Species in Perovskite Based Three Way Catalysis by Operando/in situ Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreya Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16478,51 +16478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Nandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04732105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried G. Kanhounnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koudjina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. S. Atohoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra03043e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04133205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mezzetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Paul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03702974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2022.06.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03839406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nerisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02371g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Hao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.121274" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03597224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Walshe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04134980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Osei-Agyemang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092954" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11020282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xiang Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120330" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Souvi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala&#8208;sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khalil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Joly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04327f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539663v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorel Obada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hijazi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Gregoire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124519" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couble" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Onfroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10472" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Celis Cornejo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901560" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantrel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vesin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06612-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Oliveira de Souza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02732" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blanck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6450" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chibani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01950A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Tomer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bright Kusema" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.10.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881822v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Paul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06931" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sch&#246;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.03.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC9VP5BZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.6b00611" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebbi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chibani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.09.047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8H3D948-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi M.O. Souvi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2017.08.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C10XFXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940137v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bu&#269;ko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05562e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wyrwalski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2017.10.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03554" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877726v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01460" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309221v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Smith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Girardon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02353C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Mamede" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cristol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Souvi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.185" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G8SX6DZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02573711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03031e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01078740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503208n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828448v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vasconcelos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/25/255402" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201300538" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S5TQPFBL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hammaecher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.11.030" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FXHGJF6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi M. O. Souvi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.12.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW4JCQZD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dubar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Egan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Ncokazi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb100322v" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665459v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Forler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003550e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BM5TCQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048209v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Koide" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel H. J. Hensen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.08.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDFQD5Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328648v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Payen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.07.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFRMKW9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03371114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Chavain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dive" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp800007x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800637p" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MP5C53W0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169936v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-007-0261-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFGF49HR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169934v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hamraoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0664622" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NXTLQSD0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192099v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis M. Gauvin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708356b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z52FH2T6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087174v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Munoz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Duran" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pascual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097680v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schovsbo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105255v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600299" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN17RVWJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097646v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0536549" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D8L6QFKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ricart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Clotet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curulla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. W. Niemantsverdriet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.03.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9VDMTKH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eika W. Qian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Ishihara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100346v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Granger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Leclercq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2004.09.081" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D1CQ1J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutschkat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0134603" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5ZLS9R4M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276600v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aubry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.846" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXC9JX5M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007126v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chermette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogemond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Beqqali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006721v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006411v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291756v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Le Fessant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287104v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095758v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delbecq" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094900v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Pipolo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076655v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166172v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bright T. Kusema" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03719556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514705v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514784v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516304v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516256v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166161v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pera-Titus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Singh Tomer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gailla" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516388v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515093v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Borowiec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318830v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516377v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516099v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516366v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Bu&#269;ko" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515298v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015619v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldovino Medrano" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515320v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516345v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972530v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pera-Titus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyrwalski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Przybylski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516406v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726459v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331554v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vitart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Haidon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872020v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schleich" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Abdulla" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Houyel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347588v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169974v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169960v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tricot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169997v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169971v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169946v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169942v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170001v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101487v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. van Santen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097955v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097954v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101671v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101484v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097972v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097917v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097973v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097933v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097959v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097910v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097957v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097967v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurpreet Singh" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganapathy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101486v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097950v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097971v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097968v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097845v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010547v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010897v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010651v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010312v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009787v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011325v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010709v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010831v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673441v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291730v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Gr&#233;goire" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pardis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171789v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516430v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018822v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G Baldovino Medrano" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Nandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04732105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried G. Kanhounnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koudjina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. S. Atohoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra03043e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04133205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mezzetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Paul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Hao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.121274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03839406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nerisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02371g" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03702974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2022.06.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03597224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Walshe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04134980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Osei-Agyemang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092954" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11020282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xiang Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120330" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Souvi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala&#8208;sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khalil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorel Obada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hijazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Gregoire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124519" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Joly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04327f" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couble" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Onfroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10472" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Celis Cornejo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901560" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantrel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vesin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06612-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Oliveira de Souza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02732" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chibani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01950A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309188v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blanck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6450" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Tomer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bright Kusema" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.10.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881822v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Paul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06931" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sch&#246;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.03.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC9VP5BZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.6b00611" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebbi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chibani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.09.047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8H3D948-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi M.O. Souvi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2017.08.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C10XFXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940137v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bu&#269;ko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05562e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wyrwalski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2017.10.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03554" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877726v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01460" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309221v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Smith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Girardon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02353C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Mamede" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cristol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Souvi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.185" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G8SX6DZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02573711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03031e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01078740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503208n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828448v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vasconcelos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/25/255402" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201300538" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S5TQPFBL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hammaecher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.11.030" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FXHGJF6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi M. O. Souvi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.12.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW4JCQZD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dubar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Egan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Ncokazi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb100322v" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665459v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Forler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003550e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BM5TCQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048209v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328648v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Payen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.07.020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFRMKW9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328714v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Koide" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel H. J. Hensen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.08.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDFQD5Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03371114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Chavain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dive" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp800007x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800637p" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MP5C53W0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169936v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-007-0261-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFGF49HR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169934v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hamraoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0664622" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NXTLQSD0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192099v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis M. Gauvin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708356b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z52FH2T6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087174v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Munoz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Duran" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pascual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097680v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schovsbo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105255v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600299" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN17RVWJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097646v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0536549" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D8L6QFKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ricart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Clotet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curulla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. W. Niemantsverdriet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.03.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9VDMTKH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eika W. Qian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Ishihara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100346v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Granger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Leclercq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2004.09.081" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D1CQ1J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutschkat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0134603" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5ZLS9R4M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276600v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aubry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.846" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXC9JX5M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007126v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chermette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogemond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Beqqali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006721v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006411v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291756v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Le Fessant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287104v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095758v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delbecq" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094900v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Pipolo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076655v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166172v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bright T. Kusema" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03719556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514705v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514784v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516304v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516256v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166161v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pera-Titus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Singh Tomer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gailla" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516388v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515093v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Borowiec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318830v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516377v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516099v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515298v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516366v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Bu&#269;ko" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015619v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldovino Medrano" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972530v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pera-Titus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyrwalski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Przybylski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516406v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726459v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331554v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vitart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Haidon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872020v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schleich" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Abdulla" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Houyel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347588v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169974v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169960v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tricot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169997v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169971v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169946v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169942v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170001v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101671v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101487v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. van Santen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097955v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097954v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101484v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097972v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097973v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097917v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097933v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097959v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097910v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097967v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurpreet Singh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganapathy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097957v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101486v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097950v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097971v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097968v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097845v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010547v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010897v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010651v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010312v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009787v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011325v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010709v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010831v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673441v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291730v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Gr&#233;goire" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pardis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171789v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516430v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018822v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G Baldovino Medrano" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>