--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -472,563 +472,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the products in methane dehydroaromatization impact the distinct stages of the reaction?</w:t>
+                <w:t xml:space="preserve">Capture of Gaseous Iodine in Isoreticular Zirconium‐Based UiO‐n Metal‐Organic Frameworks: Influence of Amino Functionalization, DFT Calculations, Raman and EPR Spectroscopic Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Beuque</w:t>
+                <w:t xml:space="preserve">Maeva Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hu Hao</w:t>
+                <w:t xml:space="preserve">Catherine Walshe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Berrier</w:t>
+                <w:t xml:space="preserve">Philippe Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Batalha</w:t>
+                <w:t xml:space="preserve">Raynald Giovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Sachse</w:t>
+                <w:t xml:space="preserve">Sylvain Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 309, pp.121274. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (14), pp.e202104437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.121274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202104437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647187v1</w:t>
+                <w:t xml:space="preserve">hal-03597224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture and immobilization of gaseous ruthenium tetroxide RuO4 in UiO-66-NH2 Metal-Organic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Leloire</w:t>
+                <w:t xml:space="preserve">Philippe Nerisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nerisson</w:t>
+                <w:t xml:space="preserve">Frederique Pourpoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Dalton Transactions, 51 (42), pp.16170-16180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2dt02371g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the balance of metal and acid functions on the benchmark Mo/ZSM-5 catalyst drive the Methane dehydroaromatization reaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 405-406, pp.168-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cattod.2022.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture of Gaseous Iodine in Isoreticular Zirconium‐Based UiO‐n Metal‐Organic Frameworks: Influence of Amino Functionalization, DFT Calculations, Raman and EPR Spectroscopic Investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Devaux</w:t>
+                <w:t xml:space="preserve">How do the products in methane dehydroaromatization impact the distinct stages of the reaction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raynald Giovine</w:t>
+                <w:t xml:space="preserve">Hu Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Duval</w:t>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (14), pp.e202104437. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 309, pp.121274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202104437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.121274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597224v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the ZrC(111)/c-ZrO2(111) Hetero-Ceramic Interface: First Principles DFT and Atomistic Thermodynamic Modeling</w:t>
               </w:r>
@@ -1148,103 +1148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Dilute Ethylene at High Temperature on Micro- and Nano-Sized H-ZSM-5 Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (2), pp.282. </w:t>
@@ -1527,589 +1527,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Quantification of Edge Sites of WS 2 /Al 2 O 3 Catalysts Coupling IR/CO Spectroscopy and DFT Calculations</w:t>
+                <w:t xml:space="preserve">Acidic Properties of Alkaline-Earth Phosphates Determined by an Experimental-Theoretical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luz Zavala‐sanchez</w:t>
+                <w:t xml:space="preserve">E. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+                <w:t xml:space="preserve">Q. Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Paul</w:t>
+                <w:t xml:space="preserve">J. Couble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201902053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (3), pp.2013-2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968347v1</w:t>
+                <w:t xml:space="preserve">hal-02472130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical stability of caesium iodide deposits in air/steam atmosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct conversion of uranium dioxide UO2 to uranium tetrafluoride UF4 using the fluorinated ionic liquid [Bmim][PF6]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Hijazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Paul</w:t>
+                <w:t xml:space="preserve">Florian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cecile Gregoire</w:t>
+                <w:t xml:space="preserve">Mehdi Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124519⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dalton Transactions, 49, pp.274-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt04327f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539663v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct conversion of uranium dioxide UO2 to uranium tetrafluoride UF4 using the fluorinated ionic liquid [Bmim][PF6]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and Quantification of Edge Sites of WS 2 /Al 2 O 3 Catalysts Coupling IR/CO Spectroscopy and DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">Luz Zavala‐sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Arab</w:t>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt04327f⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.2066-2076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201902053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442361v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic Properties of Alkaline-Earth Phosphates Determined by an Experimental-Theoretical Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical stability of caesium iodide deposits in air/steam atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Gu</w:t>
+                <w:t xml:space="preserve">Dorel Obada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Couble</w:t>
+                <w:t xml:space="preserve">Houssam Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martin</w:t>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Onfroy</w:t>
+                <w:t xml:space="preserve">Anne Cecile Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (3), pp.2013-2023. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 409, pp.124519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472130v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ IR‐ATR study of the interaction of nitrogen heteroaromatic compounds with HY zeolites: experimental and theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2193,559 +2193,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration tests of gaseous ruthenium tetroxide by sand bed and metallic filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the Reducibility of Supported Oxomolybdate Species for Mapping of Active Centers of Partial Oxidation Reaction: In Situ Mo K-Edge XAS and DFT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nerisson</w:t>
+                <w:t xml:space="preserve">Danilo Oliveira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille La Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-019-06612-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (30), pp.18325-18335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524798v1</w:t>
+                <w:t xml:space="preserve">hal-02323776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Reducibility of Supported Oxomolybdate Species for Mapping of Active Centers of Partial Oxidation Reaction: In Situ Mo K-Edge XAS and DFT Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Hu</w:t>
+                <w:t xml:space="preserve">Filtration tests of gaseous ruthenium tetroxide by sand bed and metallic filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nerisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Oliveira de Souza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+                <w:t xml:space="preserve">L. Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille La Fontaine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Vesin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (30), pp.18325-18335. </w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 321 (2), pp.591-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10967-019-06612-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323776v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study of RuO4 interactions with porous materials: metal–organic frameworks (MOFs) and zeolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LaFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films as relevant models for the surface investigation of 3-way catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreya Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siwar Chibani</w:t>
+                <w:t xml:space="preserve">Dimitri Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Badawi</w:t>
+                <w:t xml:space="preserve">Thomas Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Volkringer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cantrel</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Physical Chemistry Chemical Physics, 20, pp.16770. </w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (11), pp.1018-1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP01950A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.6450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318983v1</w:t>
+                <w:t xml:space="preserve">hal-02309188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films as relevant models for the surface investigation of 3-way catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A DFT study of RuO4 interactions with porous materials: metal–organic frameworks (MOFs) and zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Blanck</w:t>
+                <w:t xml:space="preserve">Siwar Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Carlier</w:t>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Chambrier</w:t>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (11), pp.1018-1024. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Physical Chemistry Chemical Physics, 20, pp.16770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.6450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP01950A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309188v1</w:t>
+                <w:t xml:space="preserve">hal-02318983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrin-assisted low-metal Ni-Pd/Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; bimetallic catalysts for the direct amination of aliphatic alcohols</w:t>
               </w:r>
@@ -2878,51 +2878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of Silver Iodide (β-AgI) Surfaces A Density Functional Theory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2963,462 +2963,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Raman spectroscopy evidence of an accessible phase potentially involved in the enhanced activity of La-deficient lanthanum orthoferrite in 3-way catalysis (TWC)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissociative iodomethane adsorption on Ag-MOR and the formation of AgI clusters: An ab initio molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Schön</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+                <w:t xml:space="preserve">T. Bučko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cantrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.03.045⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.27530--27543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp05562e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643151v1</w:t>
+                <w:t xml:space="preserve">hal-02940137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Catalysis with Renewed Attention: Principles, Theories, and Concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ Raman spectroscopy evidence of an accessible phase potentially involved in the enhanced activity of La-deficient lanthanum orthoferrite in 3-way catalysis (TWC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Paul</w:t>
+                <w:t xml:space="preserve">Anke Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Paul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 94 (6), pp.675-689. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 283, pp.151 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.6b00611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772442v1</w:t>
+                <w:t xml:space="preserve">hal-01643151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of volatile iodine trapping in presence of contaminants: A periodic DFT study on cation exchanged-faujasite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous Catalysis with Renewed Attention: Principles, Theories, and Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chibani</w:t>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Badawi</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.09.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94 (6), pp.675-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.6b00611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02551311v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-Principles Investigation of the Relevant Surfaces Exposed by Polycrystalline LaFeO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3459,303 +3447,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water, dihydrogen and dioxygen on the stability of the Cr2O3 surface A first-principles investigation</w:t>
+                <w:t xml:space="preserve">Evaluation of volatile iodine trapping in presence of contaminants: A periodic DFT study on cation exchanged-faujasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi M.O. Souvi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cantrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2017.08.005⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 239, pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552696v1</w:t>
+                <w:t xml:space="preserve">hal-02551311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative iodomethane adsorption on Ag-MOR and the formation of AgI clusters: An ab initio molecular dynamics study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Influence of water, dihydrogen and dioxygen on the stability of the Cr2O3 surface A first-principles investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi M.O. Souvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 666, pp.44-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2017.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp05562e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02940137v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile preparation of Ni/Al 2 O 3 catalytic formulations with the aid of cyclodextrin complexes: Towards highly active and robust catalysts for the direct amination of alcohols</w:t>
               </w:r>
@@ -3888,90 +3888,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese Pincer Complexes for the Base-Free, Acceptorless Dehydrogenative Coupling of Alcohols to Esters: Development, Scope, and Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (3), pp.2022-2032. </w:t>
@@ -4178,51 +4178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Phys. Chem. Chem. Phys., 18 (29), pp.19567-19573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4571,64 +4571,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tougerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (7-8), pp.808-817. </w:t>
@@ -4790,350 +4790,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Czjzek model applied to NMR parameter distributions in sodium metaphosphate glass.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergy between XANES spectroscopy and DFT to Elucidate the Amorphous Structure of Heterogeneous Catalysts: TiO2-Supported Molybdenium Oxide Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tougerti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille La Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francesco Mauri</w:t>
+                <w:t xml:space="preserve">Valérie Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/25/255402⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.6440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201300538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828448v1</w:t>
+                <w:t xml:space="preserve">hal-00855400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between XANES spectroscopy and DFT to Elucidate the Amorphous Structure of Heterogeneous Catalysts: TiO2-Supported Molybdenium Oxide Catalysts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille La Fontaine</w:t>
+                <w:t xml:space="preserve">Extended Czjzek model applied to NMR parameter distributions in sodium metaphosphate glass.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briois</w:t>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201300538⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (25), pp.255402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/25/255402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00855400v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodeoxygenation of Phenolic Compounds by Sulfided (Co)Mo/Al2O3 Catalysts, a Combined Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5313,51 +5313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT study of the hematite surface state in the presence of H-2, H2O and O-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5602,51 +5602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into oxygen environments generated during phosphate glass alteration: a combined 17O MAS and MQMAS NMR and first principles calculations study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Forler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5748,51 +5748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Properties of Supported Transition Metal Sulfides: combined DFT and infrared study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5932,289 +5932,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational studies of (mixed)sulfides hydrotreating catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DFT study on benzene adsorption over a corner site of tungsten sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryutaro Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 130 (1), pp.139-148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.07.020⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 130 (1), pp.178-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328648v1</w:t>
+                <w:t xml:space="preserve">hal-00328714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study on benzene adsorption over a corner site of tungsten sulfides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryutaro Koide</w:t>
+                <w:t xml:space="preserve">Computational studies of (mixed)sulfides hydrotreating catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 130 (1), pp.178-182. </w:t>
+              <w:t xml:space="preserve">, 2008, 130 (1), pp.139-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328714v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Redox Behavior of Ferroquine, a New Antimalarial</w:t>
               </w:r>
@@ -6334,77 +6334,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17O solid-state NMR and first-principles calculations of sodium trimetaphosphate (Na3P3O9), tripolyphosphate (Na5P3O10), and pyrophosphate (Na4P2O7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6480,103 +6480,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT Study on benzene adsorption over tungsten sulfide: surface model and adsorption geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryutaro Koide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45, pp.175. </w:t>
@@ -6652,51 +6652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6781,77 +6781,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.3127. </w:t>
@@ -6927,51 +6927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7078,51 +7078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schovsbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Veilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 239, pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7263,64 +7263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO Adsorption on CoMo and NiMo Sulfide Catalysts - A Combined IR and DFT Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Veilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7435,64 +7435,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 172, pp.377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7663,51 +7663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of coordinatively unsaturated sites regeneration over MoS2-based HDS catalysts using 35S experiments combined with computer simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7801,51 +7801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of kinetic and spectroscopic investigations on three-way catalysts: mechanistic aspects of the CO + NO and CO + N2O reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7917,64 +7917,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (100) surface: A chemical potential analysis of sulphur and hydrogen coverage. 2. Effect of the total pressure on surface stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8111,51 +8111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33, pp.390-396. </w:t>
@@ -8218,64 +8218,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel between infrared characterisation and ab initio calculations of CO adsorption on sulphided Mo catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8369,51 +8369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rogemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Beqqali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8455,51 +8455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemisorption and transformation of CHx fragments (x=0-3) on a Pd(111) surface: a periodic density functional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8537,51 +8537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density-functional periodic study of adsorption of hydrogen on a palladium (111) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8619,51 +8619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the nature of the hydrogen-metal bond on Pd(111) and Ni(111) by a periodic density functional method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8701,51 +8701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the surface atom metallic coordination in the adsorption of ethylene on the platinum surface: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8809,484 +8809,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToF-SIMS and XPS characterizations of fission product simulant (I, Cs) deposits after thermal treatment simulating late phase conditions of a nuclear power plant severe accident</w:t>
+                <w:t xml:space="preserve">Numerical study of the mechanical properties of Mg2SiO4 glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elouan Le Fessant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+                <w:t xml:space="preserve">Valentin Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association on Applications of Surface and Interface Analysis - ECASIA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiscale Materials Modeling (MMM10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291756v1</w:t>
+                <w:t xml:space="preserve">hal-04095758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture de l’iode gazeux dans les matériaux de type MOF de la famille des UiO-n</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+                <w:t xml:space="preserve">ToF-SIMS and XPS characterizations of fission product simulant (I, Cs) deposits after thermal treatment simulating late phase conditions of a nuclear power plant severe accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elouan Le Fessant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cecile Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres Rayonnement et Radio-Chimie (R3C)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Chimie de Nice (ICN), Aug 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">European Association on Applications of Surface and Interface Analysis - ECASIA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287104v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the mechanical properties of Mg2SiO4 glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carrez</w:t>
+                <w:t xml:space="preserve">Capture de l’iode gazeux dans les matériaux de type MOF de la famille des UiO-n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cordier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Paul</w:t>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiscale Materials Modeling (MMM10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres Rayonnement et Radio-Chimie (R3C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Chimie de Nice (ICN), Aug 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095758v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the mechanical properties of Mg2SiO4 glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Pipolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Mineralogical Association General Meeting (IMA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9324,51 +9324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Properties of Supported Transition Metal Sulfides : combined DFT and infrared study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9400,510 +9400,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of supported nickel-based catalysts with the aid of cyclodextrin for the direct amination of alcohols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface enrichment of Fe species on LaFeO3 model catalysts for CO Oxidation Reaction by Combination of Surface Science Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreya Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Catalysis (FCCat2 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
+              <w:t xml:space="preserve">LEIS Users meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Twente, Jun 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166172v1</w:t>
+                <w:t xml:space="preserve">hal-03514784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction coordinates for complex Transformations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highlighting the role of La-deficiency in LaFeO3 model catalyst for CO oxidation reaction by combination of surface analysis techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreya Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tougerti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire, Nancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">European Conference on Applications of Surface and Interface Analysis ECASIA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719556v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the role of La-deficiency in LaFeO3 model catalyst for CO oxidation reaction by combination of surface analysis techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asma Tougerti</w:t>
+                <w:t xml:space="preserve">Preparation of supported nickel-based catalysts with the aid of cyclodextrin for the direct amination of alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Tomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Girardon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pardis Simon</w:t>
+                <w:t xml:space="preserve">Bright T. Kusema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wyrwalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Applications of Surface and Interface Analysis ECASIA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">French Conference on Catalysis (FCCat2 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514705v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface enrichment of Fe species on LaFeO3 model catalysts for CO Oxidation Reaction by Combination of Surface Science Techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+                <w:t xml:space="preserve">Reaction coordinates for complex Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Pipolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LEIS Users meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Twente, Jun 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Séminaire, Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514784v1</w:t>
+                <w:t xml:space="preserve">hal-03719556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-solid IR study of the interaction of N-compounds with HY zeolites. Experimental and theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9984,51 +9984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of in situ liquid-solid IR-ATR methodology for the study of pyridine and indole adsorption on zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10122,51 +10122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pera-Titus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Singh Tomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright T. Kusema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10221,51 +10221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping of radionuclides by porous materials : MOF and zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gailla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10323,873 +10323,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Théorique de l’Interaction entre l’Iode et les Surfaces d’Oxyde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidi Souvi</w:t>
+                <w:t xml:space="preserve">Capture of radionuclides by porous materials : Metal-Organic Framework and zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Trégunc, France</w:t>
+              <w:t xml:space="preserve">Groupe Français des Zéolithes (GFZ)- 1st International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516388v1</w:t>
+                <w:t xml:space="preserve">hal-02318830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeMo-based catalysts for acrolein production : an in situ X-ray Photoelectron Spectroscopy study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piégeage des espèces radioactives volatiles sur des adsorbants poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cantrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology - TOCAT8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">GFZ 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515093v1</w:t>
+                <w:t xml:space="preserve">hal-03516377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture of radionuclides by porous materials : Metal-Organic Framework and zeolites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of the Complex on the TiO2(110) surface in presence of water : Ab initio molecular dynamics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatah Chiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tougerti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Français des Zéolithes (GFZ)- 1st International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
+              <w:t xml:space="preserve">Solid-Liquid Interfaces: Challenging Molecular Aspects for Industrial Applications [SLIMAIA]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318830v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piégeage des espèces radioactives volatiles sur des adsorbants poreux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siwar Chibani</w:t>
+                <w:t xml:space="preserve">Étude Théorique de l’Interaction entre l’Iode et les Surfaces d’Oxyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Souvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFZ 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
+              <w:t xml:space="preserve">Gecat 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Trégunc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516377v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of the Complex on the TiO2(110) surface in presence of water : Ab initio molecular dynamics studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FeMo-based catalysts for acrolein production : an in situ X-ray Photoelectron Spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatah Chiter</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-Liquid Interfaces: Challenging Molecular Aspects for Industrial Applications [SLIMAIA]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology - TOCAT8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516099v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of perovskite-based model three-way catalysts using surface analysis techniques – XPS / LEIS / ToF-SIMS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Berrier</w:t>
+                <w:t xml:space="preserve">Strong trapping of iodomethane by silver mordenite: a mechanistic description by ab initio molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Bučko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cantrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LEIS Users meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">34th GFZ 2018, 1st International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515298v1</w:t>
+                <w:t xml:space="preserve">hal-03516366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong trapping of iodomethane by silver mordenite: a mechanistic description by ab initio molecular dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siwar Chibani</w:t>
+                <w:t xml:space="preserve">Investigation of perovskite-based model three-way catalysts using surface analysis techniques – XPS / LEIS / ToF-SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreya Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th GFZ 2018, 1st International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
+              <w:t xml:space="preserve">LEIS Users meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516366v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of perovskite-based model three-way catalysts using surface analysis techniques – XPS/LEIS/ToF-SIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreya Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11240,77 +11240,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude spectroscopique combinée (XPS, LEIS, ToF-SIMS) de catalyseurs trois voies modèles à base de pérovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreya Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elspec 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11335,51 +11335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and operando IR spectroscopy for investigation of solid-liquid interfaces during fuel purification by adsorption or catalytic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11454,316 +11454,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile preparation of Ni/Al₂O₃ catalytic formulations with the aid of cyclodextrin complexes for the direct amination of aliphatic alcohols with NH₃</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la réactivité d’espèces iodées sur des surface d’oxyde de fer et de chrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Souvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cantrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs (JNOEJC) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972530v1</w:t>
+                <w:t xml:space="preserve">hal-03516406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la réactivité d’espèces iodées sur des surface d’oxyde de fer et de chrome</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facile preparation of Ni/Al₂O₃ catalytic formulations with the aid of cyclodextrin complexes for the direct amination of aliphatic alcohols with NH₃</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pera-Titus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wyrwalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs (JNOEJC) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">The 8th Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516406v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Direct amination of alcohols by cyclodextrin-assisted Ni/Al₂O₃ catalysts»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wyrwalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12068,103 +12068,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et réactivité d'oxomolybdates supportés sur TiO2 : Une analyse combinée DFT / spectroscopies operando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sécordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Hammamet, Tunisie</w:t>
@@ -12187,717 +12187,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol oxidation on MoO3 entities deposited on TiO2: A DFT mechanistic study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operando study of methanol oxidation over alumina-supported oxomolybdenum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edmond Payen</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPACAT VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Turku/Abo, Finland</w:t>
+              <w:t xml:space="preserve">1st IDECAT conference on catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169974v1</w:t>
+                <w:t xml:space="preserve">hal-00169971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure optimization of phosphates by 17O NMR and first-principles calculations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the adsorption of thiophene and benzene on MoS2: On the importance of a good surface description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryutaro Koide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure elucidation by coMbining mAgnetic Resonance, compuTation modEling and diffractions (SMARTER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">CECAM: Chirality and Molecular Recognition at Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169960v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul ab-initio et RMN de l'oxygène-17 dans les phosphates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Structure optimization of phosphates by 17O NMR and first-principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée RMN structurale dans le bassin parisien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orsay, France</w:t>
+              <w:t xml:space="preserve">Structure elucidation by coMbining mAgnetic Resonance, compuTation modEling and diffractions (SMARTER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169997v1</w:t>
+                <w:t xml:space="preserve">hal-00169960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando study of methanol oxidation over alumina-supported oxomolybdenum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul ab-initio et RMN de l'oxygène-17 dans les phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IDECAT conference on catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Journée RMN structurale dans le bassin parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169971v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the adsorption of thiophene and benzene on MoS2: On the importance of a good surface description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methanol oxidation on MoO3 entities deposited on TiO2: A DFT mechanistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM: Chirality and Molecular Recognition at Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUROPACAT VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Turku/Abo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169946v1</w:t>
+                <w:t xml:space="preserve">hal-00169974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT study of benzene adsorption on a corner site of tungsten sulfide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryutaro Koide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International symposium on the molecular aspects of catalysis by sulfides (MACS 4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Doorn, Netherlands</w:t>
@@ -12952,51 +12952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13028,139 +13028,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple d'application de chimie théorique à la catalyse hétérogène : HDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+                <w:t xml:space="preserve">Thiophene hydrodesulfurization mechanism studied by density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2006 29/05-01/06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">CNRS-AIST meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101671v1</w:t>
+                <w:t xml:space="preserve">hal-00101484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT study on benzene adsorption over tungsten sulfides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryutaro Koide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger A. van Santen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13254,51 +13254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème journées de la matière condensée de la société française de physique (JMC 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13399,96 +13399,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiophene hydrodesulfurization mechanism studied by density functional theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Paul</w:t>
+                <w:t xml:space="preserve">Exemple d'application de chimie théorique à la catalyse hétérogène : HDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRS-AIST meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Gecat 2006 29/05-01/06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101484v1</w:t>
+                <w:t xml:space="preserve">hal-00101671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude théorique des catalyseurs d'oxyde de molybdène monomérique supporté sur l'oxyde de Titane (MoOx-TiO2)</w:t>
               </w:r>
@@ -13513,64 +13513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13634,64 +13634,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Theoretical Aspects of Catalysis (ICTAC-11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13710,247 +13710,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio study of the thiophene desulfurization mechanism</w:t>
+                <w:t xml:space="preserve">Operando studies of alumina-supported oxomolybdates for methanol selective oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Second International Congress on Operando Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097973v1</w:t>
+                <w:t xml:space="preserve">hal-00097917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando studies of alumina-supported oxomolybdates for methanol selective oxidation</w:t>
+                <w:t xml:space="preserve">Ab-initio study of the thiophene desulfurization mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Congress on Operando Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Fifth Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097917v1</w:t>
+                <w:t xml:space="preserve">hal-00097973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined DFT/spectroscopic studies of MoOx species interacting with TiO2 support</w:t>
               </w:r>
@@ -13975,64 +13975,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14051,515 +14051,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT studies of the HDS mechanism</w:t>
+                <w:t xml:space="preserve">DFT Studies of the HDS mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the Tokyo university of Science and agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Séminaire: Idemitsu Research Laboratories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097959v1</w:t>
+                <w:t xml:space="preserve">hal-00101486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined DFT / spectroscopic study of MoOx species interacting with TiO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculations of Chemical Shielding and Electric Field Gradient Tensors in Molecular Sieves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurpreet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ganapathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Catalysis on oxide materials - theory and experiment - sharing needs and capabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cracow, Poland</w:t>
+              <w:t xml:space="preserve">XXI International Conference on Magnetic Resonance in Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097910v1</w:t>
+                <w:t xml:space="preserve">hal-00097967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculations of Chemical Shielding and Electric Field Gradient Tensors in Molecular Sieves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude ab-initio des surfaces (100) de MoS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI International Conference on Magnetic Resonance in Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Séminaire théorique de l'Université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097967v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude ab-initio des surfaces (100) de MoS2</w:t>
+                <w:t xml:space="preserve">DFT studies of the HDS mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire théorique de l'Université de Caen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Caen, France</w:t>
+              <w:t xml:space="preserve">Seminar of the Tokyo university of Science and agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097957v1</w:t>
+                <w:t xml:space="preserve">hal-00097959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT Studies of the HDS mechanism</w:t>
+                <w:t xml:space="preserve">Combined DFT / spectroscopic study of MoOx species interacting with TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire: Idemitsu Research Laboratories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">International Symposium Catalysis on oxide materials - theory and experiment - sharing needs and capabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101486v1</w:t>
+                <w:t xml:space="preserve">hal-00097910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation au laboratoire de catalyse de Lille</w:t>
               </w:r>
@@ -14692,51 +14692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Veilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schovsbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPACAT VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14787,77 +14787,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ganapathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurpreet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAR / EENC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Veldhoven, Netherlands</w:t>
@@ -14938,51 +14938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Veilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schovsbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIOK – NRCS-Catalysis Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15020,51 +15020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the adsorption of ethylene on Pd (111): comparison between hydrogenation and cracking reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Congress on Catalysis, Europacat III, 31/08/97 - 6/09/97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15089,51 +15089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'adsorption et de la fragmentation de fragments CHx et C2Hx sur Pd(111) par des calculs de DFT périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15184,51 +15184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemisorption and transformation of hydrocarbons molecules on a Pd(111) surface: a periodic density functional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Theoretical Aspects of Heterogeneous Catalysis, 2/06/96 - 7/06/96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15266,51 +15266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemisorption and decomposition of C1 and C2 hydrocarbons on a Pd(111) surface: a periodic density functional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress on Catalysis, 30/06/96 - 5/07/96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15335,51 +15335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemisorption and decomposition of C1 and C2 hydrocarbons on a Pd(111) surface: a periodic density functional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15423,51 +15423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density functional periodic calculations for adsorption and diffusion on transition metal surfaces: H on Pd(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM Workshop on Recent Developments in Density Functional Theory, Computer Codes and Application in Chemistry and Physics, 1/03/94 - 3/03/94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15492,51 +15492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic density functional calculations of the adsorption of hydrogen on a (111) Pd surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15600,51 +15600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europacat-1, 12/09/93 - 17/09/93</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15701,103 +15701,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the tracks of surface dynamics of LaFeO3-based perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreya Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2024 - International Conference on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon (FRANCE), France. 2024</w:t>
@@ -15826,51 +15826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations ToF-SIMS et XPS de dépôts de produits de fission (I, Cs) après traitement thermique simulant les conditions de phase tardive d'un accident grave de centrale nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elouan Le Fessant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-C Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15878,51 +15878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission - JNSPE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
@@ -15964,51 +15964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid solid IR study of the interact of N compounds experiments and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16070,260 +16070,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Mobility of Bulk Species in Perovskite Based Three Way Catalysis by Operando/in situ Analyses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ and operando IR-ATR spectroscopy for investigation of solid-liquid interfaces by adsorption or catalytic processes for fuel purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V G Baldovino Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tailor 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Ystad, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference of the French Group on Zeolite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516430v1</w:t>
+                <w:t xml:space="preserve">hal-02018822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and operando IR-ATR spectroscopy for investigation of solid-liquid interfaces by adsorption or catalytic processes for fuel purification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible Mobility of Bulk Species in Perovskite Based Three Way Catalysis by Operando/in situ Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreya Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the French Group on Zeolite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
+              <w:t xml:space="preserve">Tailor 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ystad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018822v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId416"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -16478,51 +16478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Nandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04732105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried G. Kanhounnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koudjina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. S. Atohoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra03043e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04133205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mezzetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Paul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Hao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.121274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03839406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nerisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02371g" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03702974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2022.06.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03597224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Walshe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04134980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Osei-Agyemang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092954" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11020282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xiang Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120330" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Souvi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala&#8208;sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khalil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorel Obada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hijazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Gregoire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124519" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Joly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04327f" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couble" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Onfroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10472" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Celis Cornejo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901560" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantrel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vesin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06612-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Oliveira de Souza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02732" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chibani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01950A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309188v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blanck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6450" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Tomer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bright Kusema" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.10.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881822v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Paul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06931" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sch&#246;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.03.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC9VP5BZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.6b00611" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebbi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chibani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.09.047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8H3D948-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi M.O. Souvi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2017.08.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C10XFXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940137v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bu&#269;ko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05562e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wyrwalski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2017.10.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03554" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877726v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01460" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309221v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Smith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Girardon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02353C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Mamede" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cristol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Souvi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.185" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G8SX6DZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02573711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03031e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01078740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503208n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828448v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vasconcelos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/25/255402" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201300538" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S5TQPFBL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hammaecher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.11.030" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FXHGJF6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi M. O. Souvi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.12.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW4JCQZD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dubar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Egan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Ncokazi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb100322v" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665459v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Forler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003550e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BM5TCQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048209v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328648v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Payen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.07.020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFRMKW9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328714v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Koide" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel H. J. Hensen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.08.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDFQD5Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03371114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Chavain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dive" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp800007x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800637p" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MP5C53W0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169936v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-007-0261-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFGF49HR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169934v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hamraoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0664622" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NXTLQSD0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192099v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis M. Gauvin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708356b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z52FH2T6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087174v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Munoz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Duran" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pascual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097680v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schovsbo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105255v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600299" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN17RVWJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097646v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0536549" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D8L6QFKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ricart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Clotet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curulla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. W. Niemantsverdriet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.03.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9VDMTKH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eika W. Qian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Ishihara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100346v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Granger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Leclercq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2004.09.081" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D1CQ1J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutschkat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0134603" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5ZLS9R4M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276600v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aubry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.846" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXC9JX5M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007126v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chermette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogemond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Beqqali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006721v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006411v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291756v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Le Fessant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287104v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095758v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delbecq" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094900v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Pipolo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076655v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166172v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bright T. Kusema" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03719556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514705v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514784v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516304v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516256v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166161v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pera-Titus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Singh Tomer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gailla" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516388v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515093v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Borowiec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318830v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516377v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516099v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515298v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516366v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Bu&#269;ko" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015619v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldovino Medrano" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972530v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pera-Titus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyrwalski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Przybylski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516406v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726459v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331554v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vitart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Haidon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872020v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schleich" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Abdulla" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Houyel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347588v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169974v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169960v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tricot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169997v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169971v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169946v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169942v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170001v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101671v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101487v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. van Santen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097955v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097954v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101484v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097972v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097973v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097917v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097933v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097959v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097910v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097967v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurpreet Singh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganapathy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097957v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101486v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097950v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097971v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097968v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097845v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010547v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010897v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010651v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010312v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009787v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011325v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010709v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010831v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673441v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291730v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Gr&#233;goire" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pardis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171789v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516430v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018822v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G Baldovino Medrano" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Nandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04732105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried G. Kanhounnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koudjina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. S. Atohoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra03043e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04133205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mezzetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Paul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03597224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Walshe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104437" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03839406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nerisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02371g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03702974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2022.06.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Hao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.121274" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04134980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Osei-Agyemang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092954" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11020282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xiang Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120330" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Souvi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couble" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Onfroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10472" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04327f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala&#8208;sanchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khalil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorel Obada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hijazi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Gregoire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124519" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Celis Cornejo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901560" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Oliveira de Souza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02732" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524798v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantrel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vesin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06612-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blanck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6450" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chibani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01950A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Tomer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bright Kusema" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.10.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881822v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Paul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06931" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bu&#269;ko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chibani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05562e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643151v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sch&#246;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.03.045" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC9VP5BZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.6b00611" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551311v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.09.047" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8H3D948-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi M.O. Souvi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2017.08.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C10XFXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wyrwalski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2017.10.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03554" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877726v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01460" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309221v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Smith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Girardon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02353C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Mamede" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cristol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Souvi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.185" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G8SX6DZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02573711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03031e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01078740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503208n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201300538" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S5TQPFBL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828448v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vasconcelos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/25/255402" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hammaecher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.11.030" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FXHGJF6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi M. O. Souvi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.12.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW4JCQZD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dubar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Egan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Ncokazi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb100322v" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665459v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Forler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003550e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BM5TCQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048209v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Koide" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel H. J. Hensen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.08.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDFQD5Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328648v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Payen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.07.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFRMKW9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03371114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Chavain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dive" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp800007x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800637p" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MP5C53W0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169936v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-007-0261-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFGF49HR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169934v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hamraoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0664622" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NXTLQSD0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192099v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis M. Gauvin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708356b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z52FH2T6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087174v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Munoz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Duran" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pascual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097680v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schovsbo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105255v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600299" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN17RVWJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097646v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0536549" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D8L6QFKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ricart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Clotet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curulla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. W. Niemantsverdriet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.03.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9VDMTKH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eika W. Qian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Ishihara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100346v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Granger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Leclercq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2004.09.081" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D1CQ1J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutschkat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0134603" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5ZLS9R4M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276600v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aubry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.846" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXC9JX5M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007126v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chermette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogemond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Beqqali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006721v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006411v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095758v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delbecq" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291756v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Le Fessant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287104v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094900v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Pipolo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076655v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514784v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514705v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166172v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bright T. Kusema" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03719556v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516304v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516256v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166161v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pera-Titus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Singh Tomer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gailla" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318830v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516377v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516099v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516388v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515093v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Borowiec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516366v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Bu&#269;ko" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515298v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015619v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldovino Medrano" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972530v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pera-Titus" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyrwalski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Przybylski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726459v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331554v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vitart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Haidon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872020v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schleich" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Abdulla" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Houyel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347588v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169971v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169946v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169960v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tricot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169997v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169974v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169942v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170001v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101484v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101487v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. van Santen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097955v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097954v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101671v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097972v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097917v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097973v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097933v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101486v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097967v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurpreet Singh" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganapathy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097957v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097959v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097910v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097950v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097971v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097968v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097845v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010547v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010897v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010651v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010312v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009787v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011325v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010709v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010831v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673441v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291730v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Gr&#233;goire" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pardis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171789v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018822v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G Baldovino Medrano" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516430v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>