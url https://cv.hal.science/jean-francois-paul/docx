--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -472,295 +472,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture of Gaseous Iodine in Isoreticular Zirconium‐Based UiO‐n Metal‐Organic Frameworks: Influence of Amino Functionalization, DFT Calculations, Raman and EPR Spectroscopic Investigation</w:t>
+                <w:t xml:space="preserve">Characterizing the ZrC(111)/c-ZrO2(111) Hetero-Ceramic Interface: First Principles DFT and Atomistic Thermodynamic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Leloire</w:t>
+                <w:t xml:space="preserve">Eric Osei-Agyemang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Walshe</w:t>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Devaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Duval</w:t>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202104437⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (9), pp.2954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27092954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597224v1</w:t>
+                <w:t xml:space="preserve">hal-04134980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture and immobilization of gaseous ruthenium tetroxide RuO4 in UiO-66-NH2 Metal-Organic Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Capture of Gaseous Iodine in Isoreticular Zirconium‐Based UiO‐n Metal‐Organic Frameworks: Influence of Amino Functionalization, DFT Calculations, Raman and EPR Spectroscopic Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Walshe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nerisson</w:t>
+                <w:t xml:space="preserve">Philippe Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Pourpoint</w:t>
+                <w:t xml:space="preserve">Raynald Giovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Huvé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+                <w:t xml:space="preserve">Sylvain Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Dalton Transactions, 51 (42), pp.16170-16180. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (14), pp.e202104437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2dt02371g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202104437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839406v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the balance of metal and acid functions on the benchmark Mo/ZSM-5 catalyst drive the Methane dehydroaromatization reaction?</w:t>
               </w:r>
@@ -874,295 +874,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the products in methane dehydroaromatization impact the distinct stages of the reaction?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Beuque</w:t>
+                <w:t xml:space="preserve">Capture and immobilization of gaseous ruthenium tetroxide RuO4 in the UiO-66-NH2 metal–organic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hu Hao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Berrier</w:t>
+                <w:t xml:space="preserve">Philippe Nerisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Batalha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Sachse</w:t>
+                <w:t xml:space="preserve">Frederique Pourpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.121274⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dalton Transactions, 51 (42), pp.16170-16180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt02371g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647187v1</w:t>
+                <w:t xml:space="preserve">hal-03839406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the ZrC(111)/c-ZrO2(111) Hetero-Ceramic Interface: First Principles DFT and Atomistic Thermodynamic Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+                <w:t xml:space="preserve">How do the products in methane dehydroaromatization impact the distinct stages of the reaction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lucas</w:t>
+                <w:t xml:space="preserve">Hu Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (9), pp.2954. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 309, pp.121274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27092954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.121274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134980v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Dilute Ethylene at High Temperature on Micro- and Nano-Sized H-ZSM-5 Zeolites</w:t>
               </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (2), pp.282. </w:t>
@@ -1527,693 +1527,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidic Properties of Alkaline-Earth Phosphates Determined by an Experimental-Theoretical Approach</w:t>
+                <w:t xml:space="preserve">In situ IR‐ATR study of the interaction of nitrogen heteroaromatic compounds with HY zeolites: experimental and theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanco</w:t>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Gu</w:t>
+                <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Couble</w:t>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martin</w:t>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Onfroy</w:t>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (3), pp.2013-2023. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.1095-1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201901560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472130v1</w:t>
+                <w:t xml:space="preserve">hal-02347138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct conversion of uranium dioxide UO2 to uranium tetrafluoride UF4 using the fluorinated ionic liquid [Bmim][PF6]</w:t>
+                <w:t xml:space="preserve">Acidic Properties of Alkaline-Earth Phosphates Determined by an Experimental-Theoretical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pardis Simon</w:t>
+                <w:t xml:space="preserve">E. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">Q. Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Arab</w:t>
+                <w:t xml:space="preserve">J. Couble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
+                <w:t xml:space="preserve">L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt04327f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (3), pp.2013-2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442361v1</w:t>
+                <w:t xml:space="preserve">hal-02472130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Quantification of Edge Sites of WS 2 /Al 2 O 3 Catalysts Coupling IR/CO Spectroscopy and DFT Calculations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct conversion of uranium dioxide UO2 to uranium tetrafluoride UF4 using the fluorinated ionic liquid [Bmim][PF6]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+                <w:t xml:space="preserve">Florian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Paul</w:t>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehdi Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201902053⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dalton Transactions, 49, pp.274-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt04327f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968347v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical stability of caesium iodide deposits in air/steam atmosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and Quantification of Edge Sites of WS 2 /Al 2 O 3 Catalysts Coupling IR/CO Spectroscopy and DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Hijazi</w:t>
+                <w:t xml:space="preserve">Luz Zavala‐sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cecile Gregoire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 409, pp.124519. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.2066-2076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201902053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539663v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ IR‐ATR study of the interaction of nitrogen heteroaromatic compounds with HY zeolites: experimental and theoretical approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical stability of caesium iodide deposits in air/steam atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
+                <w:t xml:space="preserve">Dorel Obada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Thomas</w:t>
+                <w:t xml:space="preserve">Houssam Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">Anne Cecile Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (4), pp.1095-1108. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 409, pp.124519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201901560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347138v1</w:t>
+                <w:t xml:space="preserve">hal-03539663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Reducibility of Supported Oxomolybdate Species for Mapping of Active Centers of Partial Oxidation Reaction: In Situ Mo K-Edge XAS and DFT Study</w:t>
               </w:r>
@@ -2963,1136 +2963,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative iodomethane adsorption on Ag-MOR and the formation of AgI clusters: An ab initio molecular dynamics study</w:t>
+                <w:t xml:space="preserve">Manganese Pincer Complexes for the Base-Free, Acceptorless Dehydrogenative Coupling of Alcohols to Esters: Development, Scope, and Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bučko</w:t>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chibani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Cantrel</w:t>
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Badawi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40, pp.27530--27543. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.2022-2032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp05562e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b03554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940137v1</w:t>
+                <w:t xml:space="preserve">hal-01772439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Raman spectroscopy evidence of an accessible phase potentially involved in the enhanced activity of La-deficient lanthanum orthoferrite in 3-way catalysis (TWC)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissociative iodomethane adsorption on Ag-MOR and the formation of AgI clusters: An ab initio molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Schön</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+                <w:t xml:space="preserve">T. Bučko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cantrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.03.045⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.27530--27543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp05562e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643151v1</w:t>
+                <w:t xml:space="preserve">hal-02940137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Catalysis with Renewed Attention: Principles, Theories, and Concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ Raman spectroscopy evidence of an accessible phase potentially involved in the enhanced activity of La-deficient lanthanum orthoferrite in 3-way catalysis (TWC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Paul</w:t>
+                <w:t xml:space="preserve">Anke Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Paul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 94 (6), pp.675-689. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 283, pp.151 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.6b00611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772442v1</w:t>
+                <w:t xml:space="preserve">hal-01643151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Principles Investigation of the Relevant Surfaces Exposed by Polycrystalline LaFeO 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Berrier</w:t>
+                <w:t xml:space="preserve">Heterogeneous Catalysis with Renewed Attention: Principles, Theories, and Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94 (6), pp.675-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.6b00611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01913137v1</w:t>
+                <w:t xml:space="preserve">hal-01772442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of volatile iodine trapping in presence of contaminants: A periodic DFT study on cation exchanged-faujasite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Chibani</w:t>
+                <w:t xml:space="preserve">First-Principles Investigation of the Relevant Surfaces Exposed by Polycrystalline LaFeO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.2383 - 2389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.09.047⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02551311v1</w:t>
+                <w:t xml:space="preserve">hal-01913137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water, dihydrogen and dioxygen on the stability of the Cr2O3 surface A first-principles investigation</w:t>
+                <w:t xml:space="preserve">Evaluation of volatile iodine trapping in presence of contaminants: A periodic DFT study on cation exchanged-faujasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi M.O. Souvi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cantrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2017.08.005⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 239, pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552696v1</w:t>
+                <w:t xml:space="preserve">hal-02551311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile preparation of Ni/Al 2 O 3 catalytic formulations with the aid of cyclodextrin complexes: Towards highly active and robust catalysts for the direct amination of alcohols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajay Tomer</w:t>
+                <w:t xml:space="preserve">Influence of water, dihydrogen and dioxygen on the stability of the Cr2O3 surface A first-principles investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi M.O. Souvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Wyrwalski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Monflier</w:t>
+                <w:t xml:space="preserve">S. Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 356, pp.111-124. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 666, pp.44-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2017.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2017.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688064v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese Pincer Complexes for the Base-Free, Acceptorless Dehydrogenative Coupling of Alcohols to Esters: Development, Scope, and Understanding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">Facile preparation of Ni/Al 2 O 3 catalytic formulations with the aid of cyclodextrin complexes: Towards highly active and robust catalysts for the direct amination of alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Tomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capet</w:t>
+                <w:t xml:space="preserve">Frédéric Wyrwalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (3), pp.2022-2032. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 356, pp.111-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b03554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772439v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation and Equilibrium Morphology of Zirconium Carbide Low Index Surfaces Using DFT and Atomistic Thermodynamic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Osei-Agyemang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4402,90 +4402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability, equilibrium morphology and hydration of ZrC(111) and (110) surfaces with H 2 O: a combined periodic DFT and atomistic thermodynamic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Osei-Agyemang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4571,51 +4571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tougerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4666,90 +4666,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic DFT and Atomistic Thermodynamic Modeling of Reactivity of H2, O2, and H2O Molecules on Bare and Oxygen Modified ZrC (100) Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Osei-Agyemang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5076,51 +5076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodeoxygenation of Phenolic Compounds by Sulfided (Co)Mo/Al2O3 Catalysts, a Combined Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5735,64 +5735,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Properties of Supported Transition Metal Sulfides: combined DFT and infrared study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5830,51 +5830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic properties of supported transition metal sulfides: Combined DFT and infrared study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5932,1606 +5932,1606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study on benzene adsorption over a corner site of tungsten sulfides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">17O solid-state NMR and first-principles calculations of sodium trimetaphosphate (Na3P3O9), tripolyphosphate (Na5P3O10), and pyrophosphate (Na4P2O7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryutaro Koide</w:t>
+                <w:t xml:space="preserve">Grégory Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Payen</w:t>
+                <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 130 (1), pp.178-182. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (16), pp.7327-7337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic800637p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328714v1</w:t>
+                <w:t xml:space="preserve">hal-00328742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational studies of (mixed)sulfides hydrotreating catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DFT study on benzene adsorption over a corner site of tungsten sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryutaro Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 130 (1), pp.139-148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.07.020⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 130 (1), pp.178-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328648v1</w:t>
+                <w:t xml:space="preserve">hal-00328714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Redox Behavior of Ferroquine, a New Antimalarial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natascha Chavain</w:t>
+                <w:t xml:space="preserve">Computational studies of (mixed)sulfides hydrotreating catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Vezin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/mp800007x⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (1), pp.139-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371114v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17O solid-state NMR and first-principles calculations of sodium trimetaphosphate (Na3P3O9), tripolyphosphate (Na5P3O10), and pyrophosphate (Na4P2O7)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Paul</w:t>
+                <w:t xml:space="preserve">Investigation of the Redox Behavior of Ferroquine, a New Antimalarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Chavain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Tricot</w:t>
+                <w:t xml:space="preserve">Herve Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
+                <w:t xml:space="preserve">Daniel Dive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic800637p⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Molecular Pharmaceutics, 5 (5), pp.710-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mp800007x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00328742v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT Study on benzene adsorption over tungsten sulfide: surface model and adsorption geometries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edmond Payen</w:t>
+                <w:t xml:space="preserve">A well-defined silica-supported dinuclear tungsten(III) amido species: synthesis, characterization and reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-007-0261-4⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.3127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b708356b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169936v1</w:t>
+                <w:t xml:space="preserve">hal-00192099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational investigation of TiO2-supported isolated oxomolybdenum species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Hamraoui</w:t>
+                <w:t xml:space="preserve">A DFT Study on benzene adsorption over tungsten sulfide: surface model and adsorption geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryutaro Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0664622⟩</w:t>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45, pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-007-0261-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00169934v1</w:t>
+                <w:t xml:space="preserve">hal-00169936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A well-defined silica-supported dinuclear tungsten(III) amido species: synthesis, characterization and reactivity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational investigation of TiO2-supported isolated oxomolybdenum species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mortreux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karim Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.3127. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.3963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b708356b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp0664622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192099v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate speciation in sodium borosilicate glasses studied by Nuclear Magnetic Resonance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined DFT/Spectroscopic study of MoOx species interacting with TiO2 support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 352, pp.2958</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 172, pp.377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00087174v1</w:t>
+                <w:t xml:space="preserve">hal-00169932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT study of thiophene adsorption on molybdenum sulfide</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phosphate speciation in sodium borosilicate glasses studied by Nuclear Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 239, pp.145</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352, pp.2958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097680v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Density Functional Study of the Hydrogenation of Ketones Catalysed by Neutral Rhodium-Diphosphane Complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+                <w:t xml:space="preserve">DFT study of thiophene adsorption on molybdenum sulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schovsbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Veilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 239, pp.145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00105255v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO Adsorption on CoMo and NiMo Sulfide Catalysts - A Combined IR and DFT Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Density Functional Study of the Hydrogenation of Ketones Catalysed by Neutral Rhodium-Diphosphane Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0536549⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, (21), pp.4338-4348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200600299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097646v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined DFT/Spectroscopic study of MoOx species interacting with TiO2 support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Hamraoui</w:t>
+                <w:t xml:space="preserve">CO Adsorption on CoMo and NiMo Sulfide Catalysts - A Combined IR and DFT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Veilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110, pp.1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0536549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169932v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and catalytic processes of N-containing species on Rh(111) from first principles</w:t>
               </w:r>
@@ -7663,77 +7663,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of coordinatively unsaturated sites regeneration over MoS2-based HDS catalysts using 35S experiments combined with computer simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Veilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eika W. Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7801,51 +7801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of kinetic and spectroscopic investigations on three-way catalysts: mechanistic aspects of the CO + NO and CO + N2O reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7917,51 +7917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (100) surface: A chemical potential analysis of sulphur and hydrogen coverage. 2. Effect of the total pressure on surface stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8205,77 +8205,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel between infrared characterisation and ab initio calculations of CO adsorption on sulphided Mo catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8953,51 +8953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ToF-SIMS and XPS characterizations of fission product simulant (I, Cs) deposits after thermal treatment simulating late phase conditions of a nuclear power plant severe accident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elouan Le Fessant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cecile Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9078,77 +9078,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture de l’iode gazeux dans les matériaux de type MOF de la famille des UiO-n</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9311,64 +9311,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Properties of Supported Transition Metal Sulfides : combined DFT and infrared study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9678,51 +9678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Tomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright T. Kusema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wyrwalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9846,103 +9846,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-solid IR study of the interaction of N-compounds with HY zeolites. Experimental and theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
@@ -9971,103 +9971,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of in situ liquid-solid IR-ATR methodology for the study of pyridine and indole adsorption on zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MACS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Cabourg, France</w:t>
@@ -10323,1447 +10323,1447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture of radionuclides by porous materials : Metal-Organic Framework and zeolites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+                <w:t xml:space="preserve">Étude de la réactivité d’espèces iodées sur des surface d’oxyde de fer et de chrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Souvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Français des Zéolithes (GFZ)- 1st International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
+              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs (JNOEJC) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318830v1</w:t>
+                <w:t xml:space="preserve">hal-03516406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piégeage des espèces radioactives volatiles sur des adsorbants poreux</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facile preparation of Ni/Al₂O₃ catalytic formulations with the aid of cyclodextrin complexes for the direct amination of aliphatic alcohols with NH₃</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pera-Titus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wyrwalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFZ 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
+              <w:t xml:space="preserve">The 8th Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516377v1</w:t>
+                <w:t xml:space="preserve">hal-01972530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of the Complex on the TiO2(110) surface in presence of water : Ab initio molecular dynamics studies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capture of radionuclides by porous materials : Metal-Organic Framework and zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cantrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-Liquid Interfaces: Challenging Molecular Aspects for Industrial Applications [SLIMAIA]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">Groupe Français des Zéolithes (GFZ)- 1st International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516099v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Théorique de l’Interaction entre l’Iode et les Surfaces d’Oxyde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidi Souvi</w:t>
+                <w:t xml:space="preserve">Piégeage des espèces radioactives volatiles sur des adsorbants poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Trégunc, France</w:t>
+              <w:t xml:space="preserve">GFZ 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516388v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeMo-based catalysts for acrolein production : an in situ X-ray Photoelectron Spectroscopy study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of the Complex on the TiO2(110) surface in presence of water : Ab initio molecular dynamics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatah Chiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tougerti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology - TOCAT8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Solid-Liquid Interfaces: Challenging Molecular Aspects for Industrial Applications [SLIMAIA]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515093v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong trapping of iodomethane by silver mordenite: a mechanistic description by ab initio molecular dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siwar Chibani</w:t>
+                <w:t xml:space="preserve">Étude Théorique de l’Interaction entre l’Iode et les Surfaces d’Oxyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Souvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th GFZ 2018, 1st International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
+              <w:t xml:space="preserve">Gecat 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Trégunc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516366v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of perovskite-based model three-way catalysts using surface analysis techniques – XPS / LEIS / ToF-SIMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FeMo-based catalysts for acrolein production : an in situ X-ray Photoelectron Spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LEIS Users meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology - TOCAT8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515298v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of perovskite-based model three-way catalysts using surface analysis techniques – XPS/LEIS/ToF-SIMS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Berrier</w:t>
+                <w:t xml:space="preserve">Strong trapping of iodomethane by silver mordenite: a mechanistic description by ab initio molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Bučko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cantrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence francophone sur les spectroscopies d’électrons ELSPEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">34th GFZ 2018, 1st International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515320v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude spectroscopique combinée (XPS, LEIS, ToF-SIMS) de catalyseurs trois voies modèles à base de pérovskite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of perovskite-based model three-way catalysts using surface analysis techniques – XPS / LEIS / ToF-SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreya Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elspec 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">LEIS Users meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516345v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and operando IR spectroscopy for investigation of solid-liquid interfaces during fuel purification by adsorption or catalytic processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude spectroscopique combinée (XPS, LEIS, ToF-SIMS) de catalyseurs trois voies modèles à base de pérovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreya Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces solide-liquide - La problématique des aspects moléculaires pour les applications industrielles scientific meeting IFPEN [SLIMAIA]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">Elspec 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015619v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la réactivité d’espèces iodées sur des surface d’oxyde de fer et de chrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cantrel</w:t>
+                <w:t xml:space="preserve">Investigation of perovskite-based model three-way catalysts using surface analysis techniques – XPS/LEIS/ToF-SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreya Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs (JNOEJC) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence francophone sur les spectroscopies d’électrons ELSPEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516406v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile preparation of Ni/Al₂O₃ catalytic formulations with the aid of cyclodextrin complexes for the direct amination of aliphatic alcohols with NH₃</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Wyrwalski</w:t>
+                <w:t xml:space="preserve">In situ and operando IR spectroscopy for investigation of solid-liquid interfaces during fuel purification by adsorption or catalytic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Przybylski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Paul</w:t>
+                <w:t xml:space="preserve">P. Baldovino Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Interfaces solide-liquide - La problématique des aspects moléculaires pour les applications industrielles scientific meeting IFPEN [SLIMAIA]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972530v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Direct amination of alcohols by cyclodextrin-assisted Ni/Al₂O₃ catalysts»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wyrwalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12187,868 +12187,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando study of methanol oxidation over alumina-supported oxomolybdenum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude théorique de MoxOy déposés sur TiO2-anatase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IDECAT conference on catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">3ème Réunion GFZ-GEcat-DivCat.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169971v1</w:t>
+                <w:t xml:space="preserve">hal-00170001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the adsorption of thiophene and benzene on MoS2: On the importance of a good surface description</w:t>
+                <w:t xml:space="preserve">Operando study of methanol oxidation over alumina-supported oxomolybdenum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ryutaro Koide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM: Chirality and Molecular Recognition at Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">1st IDECAT conference on catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169946v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure optimization of phosphates by 17O NMR and first-principles calculations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the adsorption of thiophene and benzene on MoS2: On the importance of a good surface description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryutaro Koide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure elucidation by coMbining mAgnetic Resonance, compuTation modEling and diffractions (SMARTER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">CECAM: Chirality and Molecular Recognition at Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169960v1</w:t>
+                <w:t xml:space="preserve">hal-00169946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul ab-initio et RMN de l'oxygène-17 dans les phosphates</w:t>
+                <w:t xml:space="preserve">Structure optimization of phosphates by 17O NMR and first-principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée RMN structurale dans le bassin parisien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orsay, France</w:t>
+              <w:t xml:space="preserve">Structure elucidation by coMbining mAgnetic Resonance, compuTation modEling and diffractions (SMARTER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169997v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol oxidation on MoO3 entities deposited on TiO2: A DFT mechanistic study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Hamraoui</w:t>
+                <w:t xml:space="preserve">Calcul ab-initio et RMN de l'oxygène-17 dans les phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edmond Payen</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPACAT VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Turku/Abo, Finland</w:t>
+              <w:t xml:space="preserve">Journée RMN structurale dans le bassin parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169974v1</w:t>
+                <w:t xml:space="preserve">hal-00169997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study of benzene adsorption on a corner site of tungsten sulfide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
+                <w:t xml:space="preserve">Methanol oxidation on MoO3 entities deposited on TiO2: A DFT mechanistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International symposium on the molecular aspects of catalysis by sulfides (MACS 4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Doorn, Netherlands</w:t>
+              <w:t xml:space="preserve">EUROPACAT VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Turku/Abo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169942v1</w:t>
+                <w:t xml:space="preserve">hal-00169974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude théorique de MoxOy déposés sur TiO2-anatase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Hamraoui</w:t>
+                <w:t xml:space="preserve">A DFT study of benzene adsorption on a corner site of tungsten sulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryutaro Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Réunion GFZ-GEcat-DivCat.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">4th International symposium on the molecular aspects of catalysis by sulfides (MACS 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Doorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170001v1</w:t>
+                <w:t xml:space="preserve">hal-00169942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiophene hydrodesulfurization mechanism studied by density functional theory</w:t>
               </w:r>
@@ -13103,64 +13103,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT study on benzene adsorption over tungsten sulfides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryutaro Koide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiel H. J. Hensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger A. van Santen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13254,51 +13254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème journées de la matière condensée de la société française de physique (JMC 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13474,51 +13474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude théorique des catalyseurs d'oxyde de molybdène monomérique supporté sur l'oxyde de Titane (MoOx-TiO2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13526,51 +13526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13595,51 +13595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined DFT/Spectroscopic Studies of MoOx Species Interacting with TiO2 Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13647,51 +13647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Theoretical Aspects of Catalysis (ICTAC-11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13729,90 +13729,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando studies of alumina-supported oxomolybdates for methanol selective oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Congress on Operando Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toledo, Spain</w:t>
@@ -13867,51 +13867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13949,90 +13949,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined DFT/spectroscopic studies of MoOx species interacting with TiO2 support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14051,977 +14051,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT Studies of the HDS mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiophene hydrodesulfurization mechanism studied by density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Veilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schovsbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire: Idemitsu Research Laboratories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">NIOK – NRCS-Catalysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101486v1</w:t>
+                <w:t xml:space="preserve">hal-00097845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculations of Chemical Shielding and Electric Field Gradient Tensors in Molecular Sieves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DFT Studies of the HDS mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI International Conference on Magnetic Resonance in Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Séminaire: Idemitsu Research Laboratories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097967v1</w:t>
+                <w:t xml:space="preserve">hal-00101486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude ab-initio des surfaces (100) de MoS2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculations of Chemical Shielding and Electric Field Gradient Tensors in Molecular Sieves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurpreet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ganapathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire théorique de l'Université de Caen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Caen, France</w:t>
+              <w:t xml:space="preserve">XXI International Conference on Magnetic Resonance in Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097957v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT studies of the HDS mechanism</w:t>
+                <w:t xml:space="preserve">Etude ab-initio des surfaces (100) de MoS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the Tokyo university of Science and agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Séminaire théorique de l'Université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097959v1</w:t>
+                <w:t xml:space="preserve">hal-00097957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined DFT / spectroscopic study of MoOx species interacting with TiO2</w:t>
+                <w:t xml:space="preserve">DFT studies of the HDS mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Catalysis on oxide materials - theory and experiment - sharing needs and capabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cracow, Poland</w:t>
+              <w:t xml:space="preserve">Seminar of the Tokyo university of Science and agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097910v1</w:t>
+                <w:t xml:space="preserve">hal-00097959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation au laboratoire de catalyse de Lille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined DFT / spectroscopic study of MoOx species interacting with TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Paul</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « calcul numérique intensif en chimie et en physique » de l'USTL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
+              <w:t xml:space="preserve">International Symposium Catalysis on oxide materials - theory and experiment - sharing needs and capabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097950v1</w:t>
+                <w:t xml:space="preserve">hal-00097910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiophene hydrodesulfurization mechanism studied by density functional theory</w:t>
+                <w:t xml:space="preserve">La modélisation au laboratoire de catalyse de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edmond Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPACAT VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">Journée « calcul numérique intensif en chimie et en physique » de l'USTL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097971v1</w:t>
+                <w:t xml:space="preserve">hal-00097950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster and periodic approaches for ab-initio calculation of NMR parameters in silicates and zeolites</w:t>
+                <w:t xml:space="preserve">Thiophene hydrodesulfurization mechanism studied by density functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Veilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schovsbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Payen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAR / EENC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Veldhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">EUROPACAT VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097968v1</w:t>
+                <w:t xml:space="preserve">hal-00097971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiophene hydrodesulfurization mechanism studied by density functional theory</w:t>
+                <w:t xml:space="preserve">Cluster and periodic approaches for ab-initio calculation of NMR parameters in silicates and zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ganapathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurpreet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIOK – NRCS-Catalysis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">EUROMAR / EENC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Veldhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097845v1</w:t>
+                <w:t xml:space="preserve">hal-00097968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the adsorption of ethylene on Pd (111): comparison between hydrogenation and cracking reactions</w:t>
               </w:r>
@@ -15951,103 +15951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid solid IR study of the interact of N compounds experiments and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fréjus, France. Chem CatChem</w:t>
@@ -16076,77 +16076,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and operando IR-ATR spectroscopy for investigation of solid-liquid interfaces by adsorption or catalytic processes for fuel purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V G Baldovino Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16478,51 +16478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Nandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04732105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried G. Kanhounnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koudjina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. S. Atohoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra03043e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04133205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mezzetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Paul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03597224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Walshe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104437" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03839406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nerisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02371g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03702974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2022.06.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Hao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.121274" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04134980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Osei-Agyemang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092954" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11020282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xiang Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120330" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Souvi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couble" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Onfroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10472" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04327f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala&#8208;sanchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khalil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorel Obada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hijazi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Gregoire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124519" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Celis Cornejo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901560" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Oliveira de Souza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02732" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524798v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantrel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vesin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06612-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blanck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6450" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chibani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01950A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Tomer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bright Kusema" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.10.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881822v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Paul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06931" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bu&#269;ko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chibani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05562e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643151v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sch&#246;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.03.045" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC9VP5BZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.6b00611" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551311v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.09.047" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8H3D948-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi M.O. Souvi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2017.08.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C10XFXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wyrwalski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2017.10.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03554" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877726v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01460" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309221v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Smith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Girardon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02353C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Mamede" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cristol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Souvi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.185" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G8SX6DZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02573711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03031e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01078740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503208n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201300538" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S5TQPFBL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828448v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vasconcelos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/25/255402" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hammaecher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.11.030" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FXHGJF6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi M. O. Souvi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.12.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW4JCQZD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dubar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Egan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Ncokazi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb100322v" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665459v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Forler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003550e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BM5TCQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048209v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Koide" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel H. J. Hensen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.08.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDFQD5Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328648v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Payen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.07.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFRMKW9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03371114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Chavain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dive" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp800007x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800637p" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MP5C53W0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169936v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-007-0261-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFGF49HR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169934v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hamraoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0664622" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NXTLQSD0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192099v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis M. Gauvin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708356b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z52FH2T6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087174v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Munoz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Duran" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pascual" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097680v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schovsbo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105255v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600299" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN17RVWJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097646v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0536549" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D8L6QFKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ricart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Clotet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curulla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. W. Niemantsverdriet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.03.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9VDMTKH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eika W. Qian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Ishihara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100346v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Granger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Leclercq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2004.09.081" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D1CQ1J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutschkat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0134603" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5ZLS9R4M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276600v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aubry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.846" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXC9JX5M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007126v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chermette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogemond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Beqqali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006721v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006411v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095758v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delbecq" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291756v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Le Fessant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287104v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094900v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Pipolo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076655v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514784v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514705v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166172v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bright T. Kusema" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03719556v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516304v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516256v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166161v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pera-Titus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Singh Tomer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gailla" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318830v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516377v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516099v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516388v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515093v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Borowiec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516366v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Bu&#269;ko" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515298v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015619v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldovino Medrano" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972530v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pera-Titus" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyrwalski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Przybylski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726459v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331554v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vitart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Haidon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872020v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schleich" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Abdulla" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Houyel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347588v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169971v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169946v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169960v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tricot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169997v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169974v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169942v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170001v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101484v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101487v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. van Santen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097955v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097954v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101671v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097972v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097917v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097973v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097933v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101486v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097967v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurpreet Singh" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganapathy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097957v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097959v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097910v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097950v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097971v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097968v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097845v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010547v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010897v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010651v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010312v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009787v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011325v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010709v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010831v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673441v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291730v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Gr&#233;goire" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pardis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171789v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018822v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G Baldovino Medrano" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516430v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Nandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04732105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried G. Kanhounnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koudjina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. S. Atohoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra03043e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04133205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mezzetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Paul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04134980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Osei-Agyemang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092954" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03597224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Walshe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03702974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2022.06.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03839406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nerisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02371g" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Hao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.121274" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11020282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xiang Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120330" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Souvi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khalil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Celis Cornejo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901560" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472130v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couble" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Onfroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10472" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04327f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala&#8208;sanchez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorel Obada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hijazi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Gregoire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124519" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Oliveira de Souza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02732" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524798v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantrel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vesin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06612-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blanck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6450" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chibani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01950A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Tomer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bright Kusema" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.10.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881822v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Paul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06931" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03554" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bu&#269;ko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chibani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05562e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sch&#246;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.03.045" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC9VP5BZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.6b00611" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700110" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebbi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.09.047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8H3D948-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi M.O. Souvi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2017.08.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C10XFXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wyrwalski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2017.10.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877726v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01460" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309221v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Smith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Girardon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02353C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Mamede" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cristol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Souvi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.185" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G8SX6DZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02573711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03031e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01078740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503208n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201300538" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S5TQPFBL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828448v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vasconcelos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/25/255402" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hammaecher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.11.030" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FXHGJF6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi M. O. Souvi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.12.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW4JCQZD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dubar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Egan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Ncokazi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb100322v" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665459v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Forler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003550e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BM5TCQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048209v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800637p" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MP5C53W0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328714v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Koide" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel H. J. Hensen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.08.015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDFQD5Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328648v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Payen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.07.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFRMKW9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03371114v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Chavain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dive" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp800007x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192099v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis M. Gauvin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708356b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z52FH2T6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169936v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-007-0261-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFGF49HR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hamraoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0664622" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NXTLQSD0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087174v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Munoz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Duran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pascual" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097680v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schovsbo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105255v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600299" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN17RVWJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0536549" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D8L6QFKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ricart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Clotet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curulla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. W. Niemantsverdriet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.03.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9VDMTKH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eika W. Qian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Ishihara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100346v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Granger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Leclercq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2004.09.081" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D1CQ1J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutschkat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0134603" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5ZLS9R4M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276600v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aubry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.846" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXC9JX5M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007126v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chermette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogemond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Beqqali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006721v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006411v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095758v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delbecq" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291756v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Le Fessant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287104v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094900v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Pipolo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076655v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514784v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514705v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166172v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bright T. Kusema" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03719556v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516304v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516256v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166161v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pera-Titus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Singh Tomer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gailla" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516406v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972530v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pera-Titus" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyrwalski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Przybylski" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318830v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516377v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516099v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516388v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515093v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Borowiec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516366v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Bu&#269;ko" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515298v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516345v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515320v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015619v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldovino Medrano" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726459v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331554v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Vitart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Haidon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872020v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schleich" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Abdulla" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Houyel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347588v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170001v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169971v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169946v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169960v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tricot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169997v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169974v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169942v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101484v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101487v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. van Santen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097955v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097954v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101671v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097972v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097917v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097973v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097933v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097845v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101486v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097967v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurpreet Singh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganapathy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097957v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097959v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097910v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097950v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097971v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097968v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010547v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010897v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010651v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010312v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009787v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011325v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010709v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010831v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673441v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291730v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Gr&#233;goire" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pardis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171789v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018822v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G Baldovino Medrano" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516430v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>