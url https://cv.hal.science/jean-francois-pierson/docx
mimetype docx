--- v0 (2026-03-26)
+++ v1 (2026-05-05)
@@ -171,51 +171,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (140)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (139)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -607,892 +607,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond-DLIP on tin-alloyed bronze: Effect of pulse fluence on surface topography for antibacterial application</w:t>
+                <w:t xml:space="preserve">3D periodic microscale structures on binary copper-nickel alloys via fs-DLIP: impact on E. coli-substrate interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Sancio</w:t>
+                <w:t xml:space="preserve">Sebastian Wältermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pablo María Delfino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Wyn Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Mücklich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Nicolas Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, pp.100596. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 258, pp.114545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtadv.2025.100596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108412v1</w:t>
+                <w:t xml:space="preserve">hal-05214286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically-driven control of electrical resistivity of high-entropy alloys</w:t>
+                <w:t xml:space="preserve">Silver doped Cantor alloy thin films with tweed-like microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Benrazzouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2025.102726⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 258, pp.116521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042044v1</w:t>
+                <w:t xml:space="preserve">hal-04855982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical responses from high-entropy alloys: experimental results and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Nomine</w:t>
+                <w:t xml:space="preserve">Femtosecond-DLIP on tin-alloyed bronze: Effect of pulse fluence on surface topography for antibacterial application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Solomonov</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego Sancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wyn Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Mücklich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5FD00086F⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.100596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtadv.2025.100596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337756v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D periodic microscale structures on binary copper-nickel alloys via fs-DLIP: impact on E. coli-substrate interaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemically-driven control of electrical resistivity of high-entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Benrazzouq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin A Milichko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114545⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.102726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2025.102726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214286v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver doped Cantor alloy thin films with tweed-like microstructure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper oxide by spin-coating: Cost-effective deposition and post-annealing process for thin films with modulated Cu2O/CuO phase ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Wafae El Berjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Shiong Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Atiqah Hamzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116521⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 826, pp.140762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855982v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper oxide by spin-coating: Cost-effective deposition and post-annealing process for thin films with modulated Cu2O/CuO phase ratio</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ tracking the phase change in metastable copper oxide thin film via thermal oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nur Atiqah Hamzah</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yuliya Kenzhebayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin A Milichko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140762⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (2), pp.021903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0178282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223498v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnMgO Thin Films by Ultrasonic Spray Pyrolysis: Modulation of Optical and Electrical Properties by Post‐annealing and Magnesium Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae El Berjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1507,723 +1503,727 @@
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 221 (14), pp.2400015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.202400015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ tracking the phase change in metastable copper oxide thin film via thermal oxidation</w:t>
+                <w:t xml:space="preserve">Unravelling the development of preferred crystallographic orientation in dual-phase amorphous/nanocrystalline Zr-V thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliya Kenzhebayeva</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0178282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1006, pp.176270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.176270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469048v1</w:t>
+                <w:t xml:space="preserve">hal-04720940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial property alterations induced by low zinc content in laser-structured brass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wyn Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Holtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 665, pp.160338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the development of preferred crystallographic orientation in dual-phase amorphous/nanocrystalline Zr-V thin films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Better understand the crystallization dynamics of ZrCu TFMGs: Benefits of combining global and local in situ approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Liebgott</w:t>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Malchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1006, pp.176270. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.176270⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 987, pp.174233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.174233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720940v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better understand the crystallization dynamics of ZrCu TFMGs: Benefits of combining global and local in situ approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Ultrafast laser-induced topochemistry on metallic glass surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cardinal</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.174233⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244, pp.113164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526222v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-induced topochemistry on metallic glass surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+                <w:t xml:space="preserve">Surface Modification of Brass via Ultrashort Pulsed Direct Laser Interference Patterning and Its Effect on Bacteria-Substrate Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wyn Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+                <w:t xml:space="preserve">Stephanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Holtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 244, pp.113164. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (30), pp.36908-36921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c04801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692547v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and temperature dependence luminescence characteristics of RE (RE=Eu3+, Dy3+, Sm3+ and Tb3+) in the new gadolinium aluminate borate phosphor</w:t>
               </w:r>
@@ -2337,8245 +2337,8245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of Brass via Ultrashort Pulsed Direct Laser Interference Patterning and Its Effect on Bacteria-Substrate Interaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper oxide coatings deposited by reactive radio-frequency sputtering for solar absorber applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Bruyere</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hind El Aakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Rochdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Tchenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Outzourhit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c04801⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 296, pp.127196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.127196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185599v1</w:t>
+                <w:t xml:space="preserve">hal-04965876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper oxide coatings deposited by reactive radio-frequency sputtering for solar absorber applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics and Cutting Performance of CVD Al2O3 Multilayer Coatings Deposited on Tungsten Carbide Cutting Inserts in Turning of 24CrMoV5-1 Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Outzourhit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maoxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyane Achache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Prado Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delblouwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pelaingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.127196⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13050883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965876v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and Cutting Performance of CVD Al2O3 Multilayer Coatings Deposited on Tungsten Carbide Cutting Inserts in Turning of 24CrMoV5-1 Steel</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable dispersions of double-walled carbon nanotubes for carbon nanotube/copper co-deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pelaingre</w:t>
+                <w:t xml:space="preserve">Mauricio Pavía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings13050883⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 299, pp.127491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2023.127491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103179v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable dispersions of double-walled carbon nanotubes for carbon nanotube/copper co-deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">3D porous alumina/graphene hybrids prepared by atomic layer deposition and their performance for water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2023.127491⟩</w:t>
+              <w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.100545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flatc.2023.100545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987138v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D porous alumina/graphene hybrids prepared by atomic layer deposition and their performance for water treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
+                <w:t xml:space="preserve">Nanostructured Zr-Cu metallic glass thin films with tailored electrical and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia de Melo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flatc.2023.100545⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 967, pp.171681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190756v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Green Photoluminescence in Zr 3 N 4 Thin Films with an Orthorhombic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhe Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunlun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niannian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (11), pp.5561-5566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c08623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Zr-Cu metallic glass thin films with tailored electrical and optical properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. de Melo</w:t>
+                <w:t xml:space="preserve">Effects of deposition parameters on the microstructure and mechanical properties of Ti(C,N) produced by moderate temperature chemical vapor deposition (MT-CVD) on cemented carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maoxiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">Sofiane Achache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Virfeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171681⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.110650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184342v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nucleation surface on the growth of epitaxial Al2O3 thermal CVD films deposited on cemented carbides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the correlation between the TiN thin film properties and the energy flux of neutral sputtered atoms in direct current magnetron discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Borroto Ramírez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Abderzak El Farsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic de Poucques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Bougdira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2022.110601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac9daa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218360v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‑Density Nanowells Formation in Ultrafast Laser‑Irradiated Thin Film Metallic Glass</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative study of the thermochromic performances of VO2 films obtained by air oxidation of V and VN precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaya Lefkir</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. García-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-micro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40820-022-00850-4⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, pp.111947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03823730v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the correlation between the TiN thin film properties and the energy flux of neutral sputtered atoms in direct current magnetron discharge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gries</w:t>
+                <w:t xml:space="preserve">Al L2,3 near edge structure captures the dopant activation and segregation in Al-doped ZnO films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic de Poucques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 246, pp.111880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac9daa⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03832707v1</w:t>
+                <w:t xml:space="preserve">hal-03813233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the thermochromic performances of VO2 films obtained by air oxidation of V and VN precursors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailor the antibacterial efficiency of copper alloys by oxidation: when to and when not to</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Pierson</w:t>
+                <w:t xml:space="preserve">Jiaqi Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Mücklich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111947⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (5), pp.3807-3821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-022-06879-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938218v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al L2,3 near edge structure captures the dopant activation and segregation in Al-doped ZnO films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A revised interpretation of the mechanisms governing low friction tribolayer formation in alloyed-TMD self-lubricating coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Migot</w:t>
+                <w:t xml:space="preserve">Talha Bin Yaqub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cuynet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Todor Vuchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano Cavaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111880⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 571, pp.151302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813233v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailor the antibacterial efficiency of copper alloys by oxidation: when to and when not to</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiaqi Luo</w:t>
+                <w:t xml:space="preserve">Influence of the nucleation surface on the growth of epitaxial Al2O3 thermal CVD films deposited on cemented carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maoxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Achache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aisha Ahmed</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Alejandro Borroto Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (5), pp.3807-3821. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.110601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-022-06879-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2022.110601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042093v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revised interpretation of the mechanisms governing low friction tribolayer formation in alloyed-TMD self-lubricating coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High‑Density Nanowells Formation in Ultrafast Laser‑Irradiated Thin Film Metallic Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talha Bin Yaqub</w:t>
+                <w:t xml:space="preserve">Djafar Iabbaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Todor Vuchkov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albano Cavaleiro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yaya Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 571, pp.151302. </w:t>
+              <w:t xml:space="preserve">Nano-micro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40820-022-00850-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564121v1</w:t>
+                <w:t xml:space="preserve">ujm-03823730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of deposition parameters on the microstructure and mechanical properties of Ti(C,N) produced by moderate temperature chemical vapor deposition (MT-CVD) on cemented carbides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Enhancing Cycling Stability and Specific Capacitance of Vanadium Nitride Electrodes by Tuning Electrolyte Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Virfeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">Yuanyuan Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110650⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (6), 063503, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac7353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978412v1</w:t>
+                <w:t xml:space="preserve">hal-03682462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Cycling Stability and Specific Capacitance of Vanadium Nitride Electrodes by Tuning Electrolyte Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental approaches for the determination of functional properties of MgSnN2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Virfeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169 (6), 063503, 8 p. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.111797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac7353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682462v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental approaches for the determination of functional properties of MgSnN2 thin films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the optical band gap and electrical properties of NiO thin films by nitrogen doping: a joint experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emile Haye</w:t>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Kumagai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Tsunoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumiyasu Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111797⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (34), pp.21940-21945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2RA01887J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767512v1</w:t>
+                <w:t xml:space="preserve">hal-03767511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the optical band gap and electrical properties of NiO thin films by nitrogen doping: a joint experimental and theoretical study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of temperature and D-sorbitol reducing agent content on the structural and optical properties of copper oxide thin films deposited by ultrasonic spray pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumiyasu Oba</w:t>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2RA01887J⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 758, pp.139435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767511v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and D-sorbitol reducing agent content on the structural and optical properties of copper oxide thin films deposited by ultrasonic spray pyrolysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Oxygen Flow Rate on the Properties of FeOXNY Films Obtained by Magnetron Sputtering at High Nitrogen Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourav Bose</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Moussa Grafoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouamé Boko Joël-Igor Djore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139435⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Oxynitride Thin Films: From Synthesis to Applications (Special Issue), 12 (8), pp.1050 (15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings12081050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751713v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Oxygen Flow Rate on the Properties of FeOXNY Films Obtained by Magnetron Sputtering at High Nitrogen Pressure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Electrical properties of zinc nitride and zinc tin nitride semiconductor thin films toward photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Ohsawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rousselot</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Ohashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings12081050⟩</w:t>
+              <w:t xml:space="preserve">High-temperature materials and processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.343-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/htmp-2022-0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813046v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of zinc nitride and zinc tin nitride semiconductor thin films toward photovoltaic applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of nitrogen vacancies on the growth, dislocation structure, and decomposition of single crystal epitaxial (Ti1-xAlx)Ny thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoki Ohashi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K.M. Calamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salamania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Johansson Jõesaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J.S. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High-temperature materials and processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/htmp-2022-0028⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203, pp.116509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.116509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965829v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue emission and twin structure of p-type copper iodide thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Mathieu</w:t>
+                <w:t xml:space="preserve">Initial Morphology and Feedback Effects on Laser-Induced Periodic Nanostructuring of Thin-Film Metallic Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11051076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101500⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03620171v1</w:t>
+                <w:t xml:space="preserve">ujm-03230420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching Theoretical Band Gap of ZnSnN 2 Films via Bias Magnetron Cosputtering at Room Temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal stability of oxygen vacancy stabilized zirconia (OVSZ) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsin Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Snyders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanos Konstantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00478⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 409, pp.126880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.126880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361326v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of oxygen vacancy stabilized zirconia (OVSZ) thin films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-time high-temperature scanning indentation: Probing physical changes in thin-film metallic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Tiphene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.126880⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.101126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2021.101126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966196v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of high-transparency ZnO thin films by ultrasonic spray pyrolysis with fast growth rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 156, pp.106945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spmi.2021.106945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time high-temperature scanning indentation: Probing physical changes in thin-film metallic glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucian Roiban</w:t>
+                <w:t xml:space="preserve">Blue emission and twin structure of p-type copper iodide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Madkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa E. Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2021.101126⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.101500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484851v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nitrogen vacancies on the growth, dislocation structure, and decomposition of single crystal epitaxial (Ti1-xAlx)Ny thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.P. Johansson Jõesaar</w:t>
+                <w:t xml:space="preserve">Approaching Theoretical Band Gap of ZnSnN 2 Films via Bias Magnetron Cosputtering at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Virfeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.J.S. Johnson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Boyd</w:t>
+                <w:t xml:space="preserve">Christine Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.116509⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (9), pp.3855-3866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042077v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial Morphology and Feedback Effects on Laser-Induced Periodic Nanostructuring of Thin-Film Metallic Glasses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">ZrCuAg Thin-Film Metallic Glasses: Toward Biostatic Durable Advanced Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Der Loughian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11051076⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.17062-17074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c01127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03230420v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOF‐Based Sustainable Memory Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Kulachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Shipilovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Yankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.202107949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZrCuAg Thin-Film Metallic Glasses: Toward Biostatic Durable Advanced Surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactively sputtered cobalt oxide coatings for solar selective absorber applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind El Aakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Rochdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Outzourhit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c01127⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (3), pp.1157-1162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.07.562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482913v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactively sputtered cobalt oxide coatings for solar selective absorber applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Binary copper oxides as photovoltaic absorbers: recent progress in materials and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Outzourhit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (3), pp.1157-1162. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (26), pp.263002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.07.562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/abf165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966175v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary copper oxides as photovoltaic absorbers: recent progress in materials and applications</w:t>
+                <w:t xml:space="preserve">Optical and electrical properties of hard (Hf,Nb,Ti,V,Zr)Nx thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Kristina von Fieandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Fritze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Osinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/abf165⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193, pp.110517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966264v1</w:t>
+                <w:t xml:space="preserve">hal-04966204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical properties of hard (Hf,Nb,Ti,V,Zr)Nx thin films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nickel doped copper oxide thin films prepared by radiofrequency reactive sputtering: study of the impact of nickel content on the structural, optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Osinger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">H. El Aakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ait Dads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Samba Vall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110517⟩</w:t>
+              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (7), pp.487-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00387010.2018.1560335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966204v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel doped copper oxide thin films prepared by radiofrequency reactive sputtering: study of the impact of nickel content on the structural, optical and electrical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Insights into the wear track evolution with sliding cycles of carbon-alloyed transition metal dichalcogenide coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talha Bin Yaqub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todor Vuchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano Cavaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00387010.2018.1560335⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 403 (8), pp.126360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966229v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the wear track evolution with sliding cycles of carbon-alloyed transition metal dichalcogenide coatings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preparation and characterization of nanocomposite of Co:CuO by radio-frequency sputtering for solar selective absorber application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Aakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Atourki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nkhaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Kissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126360⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 709, pp.138199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965789v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of nanocomposite of Co:CuO by radio-frequency sputtering for solar selective absorber application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sodium chloride assists copper release, enhances antibacterial efficiency, and introduces atmospheric corrosion on copper surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Pierson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Nkhaili</w:t>
+                <w:t xml:space="preserve">Jiaqi Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Kissani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christina Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Mücklich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 709, pp.138199. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.100630 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2020.100630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042070v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium chloride assists copper release, enhances antibacterial efficiency, and introduces atmospheric corrosion on copper surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Thermal Stresses Formed during Air Annealing of Amorphous Lanthanum Cuprate Thin Films Deposited on Silicon Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Hein</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nolwenn Tranvouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Malchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2020.100630⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings10070613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492484v1</w:t>
+                <w:t xml:space="preserve">hal-02945236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Thermal Stresses Formed during Air Annealing of Amorphous Lanthanum Cuprate Thin Films Deposited on Silicon Substrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation of sputter-deposited vanadium nitride as a new precursor to achieve thermochromic VO 2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Capon</w:t>
+                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (7), pp.613. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.110474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings10070613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945236v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of sputter-deposited vanadium nitride as a new precursor to achieve thermochromic VO 2 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppressing the carrier concentration of zinc tin nitride thin films by excess zinc content and low temperature growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Ohsawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Migot</w:t>
+                <w:t xml:space="preserve">Xiangyue Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110474⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5129879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945223v1</w:t>
+                <w:t xml:space="preserve">hal-05042067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of nitrogen vacancies on initial wear in arc deposited (Ti0.52,Al0.48)Ny, (y &lt; 1) coatings during machining</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Boyd</w:t>
+                <w:t xml:space="preserve">Heat flux reconstruction by inversion of experimental infrared temperature measurements – Application to the impact of a droplet in the film boiling regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Caballina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.469 - 478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.08.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.11.062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04968287v1</w:t>
+                <w:t xml:space="preserve">hal-01872402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria accumulate copper ions and inhibit oxide formation on copper surface during antibacterial efficiency test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Early-stage corrosion, ion release, and the antibacterial effect of copper and cuprous oxide in physiological buffers: Phosphate-buffered saline vs Na-4-(2-hydroxyethyl)-1-piperazineethanesulfonic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaqi Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Mücklich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2019.102759⟩</w:t>
+              <w:t xml:space="preserve">Biointerphases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5123039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488917v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, interfacial microstructure and optical properties of NiO thin films with various types of texture</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth and high temperature decomposition of epitaxial metastable wurtzite (Ti1x,Alx)N(0001) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Calamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrirero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Johansson Jõesaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.018⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 688, pp.137414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011073v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling surface morphology by nanocrystalline/amorphous competitive self-phase separation in thin films: Thickness-modulated reflectance and interference phenomena</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacteria accumulate copper ions and inhibit oxide formation on copper surface during antibacterial efficiency test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Pierson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jiaqi Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Mücklich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.036⟩</w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.102759 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2019.102759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326746v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat flux reconstruction by inversion of experimental infrared temperature measurements – Application to the impact of a droplet in the film boiling regime</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth, interfacial microstructure and optical properties of NiO thin films with various types of texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lemoine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.08.069⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.648-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872402v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-stage corrosion, ion release, and the antibacterial effect of copper and cuprous oxide in physiological buffers: Phosphate-buffered saline vs Na-4-(2-hydroxyethyl)-1-piperazineethanesulfonic acid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlling surface morphology by nanocrystalline/amorphous competitive self-phase separation in thin films: Thickness-modulated reflectance and interference phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biointerphases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5123039⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042054v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and high temperature decomposition of epitaxial metastable wurtzite (Ti1x,Alx)N(0001) thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">The effect of nitrogen vacancies on initial wear in arc deposited (Ti0.52,Al0.48)Ny, (y &lt; 1) coatings during machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Calamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Johansson Jõesaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 358 (10), pp.452-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.11.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04965608v1</w:t>
+                <w:t xml:space="preserve">hal-04968287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppressing the carrier concentration of zinc tin nitride thin films by excess zinc content and low temperature growth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localised corrosion attacks and oxide growth on copper in phosphate-buffered saline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqi Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Mücklich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5129879⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.109985 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.109985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042067v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localised corrosion attacks and oxide growth on copper in phosphate-buffered saline</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semi-Transparent p-Cu₂O/n-ZnO Nanoscale-Film Heterojunctions for Photodetection and Photovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 158, pp.109985 -. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (7), pp.4358-4366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.109985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488929v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Transparent p-Cu₂O/n-ZnO Nanoscale-Film Heterojunctions for Photodetection and Photovoltaic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dislocation structure and microstrain evolution during spinodal decomposition of reactive magnetron sputtered heteroepixatial c-(Ti0.37,Al0.63)N/c-TiN films grown on MgO(001) and (111) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Calamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia de Melo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eklund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00808⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (10), pp.105301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5051609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390743v1</w:t>
+                <w:t xml:space="preserve">hal-04966917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation structure and microstrain evolution during spinodal decomposition of reactive magnetron sputtered heteroepixatial c-(Ti0.37,Al0.63)N/c-TiN films grown on MgO(001) and (111) substrates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room temperature fabrication of transparent p-NiO/n-ZnO junctions with tunable electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Eklund</w:t>
+                <w:t xml:space="preserve">Y.B. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5051609⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, pp.331-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966917v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature fabrication of transparent p-NiO/n-ZnO junctions with tunable electrical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Dai</w:t>
+                <w:t xml:space="preserve">Tunable Localized Surface Plasmon Resonance and Broadband Visible Photoresponse of Cu Nanoparticles/ZnO Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.01.015⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (47), pp.40958-40965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b17194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033874v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Localized Surface Plasmon Resonance and Broadband Visible Photoresponse of Cu Nanoparticles/ZnO Surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b17194⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 182, pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899428v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Homoepitaxial Growth in Sputtered NiO Thin Films: An Effective Approach to Tune the Crystallization, Preferred Growth Orientation, and Electrical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (9), pp.1800191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssr.201800191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Haye</w:t>
+                <w:t xml:space="preserve">Local structure and point defects-dependent Area-Selective Atomic Layer Deposition Approach for Facile Synthesis of p-Cu₂O/n-ZnO Segmented Nano-junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kassavetis</w:t>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 182, pp.30-36. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (43), pp.37671-37678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b12584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600196v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure and point defects-dependent Area-Selective Atomic Layer Deposition Approach for Facile Synthesis of p-Cu₂O/n-ZnO Segmented Nano-junctions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silver influence on the antibacterial activity of multi-functional Zr-Cu based thin film metallic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Montaigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">G.I. Nkou Bouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b12584⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 343, pp.108 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278609v1</w:t>
+                <w:t xml:space="preserve">hal-01875811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver influence on the antibacterial activity of multi-functional Zr-Cu based thin film metallic glasses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the structural, morphological, optical and electrical properties of reactively RF-sputtered cobalt oxide thin films with oxygen pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Pierson</w:t>
+                <w:t xml:space="preserve">H El Aakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Samba Vall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ait Dads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.057⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.10.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875811v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the structural, morphological, optical and electrical properties of reactively RF-sputtered cobalt oxide thin films with oxygen pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Samba Vall</w:t>
+                <w:t xml:space="preserve">Wurtzite CoO: a direct band gap oxide suitable for a photovoltaic absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Ait Dads</w:t>
+                <w:t xml:space="preserve">H. Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.10.065⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (99), pp.13949-13952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc06777e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372937v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wurtzite CoO: a direct band gap oxide suitable for a photovoltaic absorber</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared Plasmonics with Conductive Ternary Nitrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Meng</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Metaxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Patsalas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc06777e⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.10825-10834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b16343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962289v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Properties of FIB-Patterned RuOx Nanosupercapacitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Reig</w:t>
+                <w:t xml:space="preserve">Enhanced thermal stability and mechanical properties of nitrogen deficient titanium aluminum nitride (Ti0.54Al0.46Ny) thin films by tuning the applied negative bias voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Calamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Eddarir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">I. Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Garbarino</w:t>
+                <w:t xml:space="preserve">M. Johansson Jõesaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (8), pp.1734-1739. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.7b00435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4986350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872884v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced thermal stability and mechanical properties of nitrogen deficient titanium aluminum nitride (Ti0.54Al0.46Ny) thin films by tuning the applied negative bias voltage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Calamba</w:t>
+                <w:t xml:space="preserve">Structural and mechanical properties of Zr 1−x Mo x thin films: From the nano-crystalline to the amorphous state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Schramm</w:t>
+                <w:t xml:space="preserve">Nicolas Thurieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Johansson Jõesaar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Pierson</w:t>
+                <w:t xml:space="preserve">C. Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jimenez-Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4986350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 729, pp.137 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.09.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033867v1</w:t>
+                <w:t xml:space="preserve">hal-01633885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of Zr 1−x Mo x thin films: From the nano-crystalline to the amorphous state</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atypical Properties of FIB-Patterned RuOx Nanosupercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gendarme</w:t>
+                <w:t xml:space="preserve">Anaïs Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jimenez-Pique</w:t>
+                <w:t xml:space="preserve">Benjamin Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Eddarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.09.153⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (8), pp.1734-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.7b00435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633885v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Plasmonics with Conductive Ternary Nitrides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Gall</w:t>
+                <w:t xml:space="preserve">Innovative Zr-Cu-Ag thin film metallic glass deposed by magnetron PVD sputtering for antibacterial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Patsalas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (12), pp.10825-10834. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 707, pp.155-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b16343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032965v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen chemical state in N-doped Cu2O thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10603,1241 +10603,1253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Zr-Cu-Ag thin film metallic glass deposed by magnetron PVD sputtering for antibacterial applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
+                <w:t xml:space="preserve">Room temperature self-assembled growth of vertically aligned columnar copper oxide nanocomposite thin films on unmatched substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Apreutesei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cardinal</w:t>
+                <w:t xml:space="preserve">F. Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 707, pp.155-161. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10540-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804262v1</w:t>
+                <w:t xml:space="preserve">hal-04962292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature self-assembled growth of vertically aligned columnar copper oxide nanocomposite thin films on unmatched substrates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inductive Effect of Nd for Ni 3+ Stabilization in NdNiO 3 Synthesized by Reactive DC Cosputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Soldera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">A. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10540-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (39), pp.21579 - 21590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962292v1</w:t>
+                <w:t xml:space="preserve">hal-01865548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductive Effect of Nd for Ni 3+ Stabilization in NdNiO 3 Synthesized by Reactive DC Cosputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenomenological study of iron and lanthanum magnetron co-sputtering using two reactive gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boileau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Laffez</w:t>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvère Barrat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (39), pp.21579 - 21590. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 298 (39), pp.39-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865548v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Sliding, Scratching, and Impact-Loading Behavior of Hard CrB2 and Cr–B–N Films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Cu + on ZnS:Cu p-type semiconductor films grown by sputtering: influence of substitutional Cu in the structural, optical and electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bychkova</w:t>
+                <w:t xml:space="preserve">W. Chamorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Manakova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Levashov</w:t>
+                <w:t xml:space="preserve">T. Shyju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-016-0729-0⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (49), pp.43480-43488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra05819a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032922v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electronic properties of conductive ternary nitrides with rare- or alkaline-earth elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Kassavetis</w:t>
+                <w:t xml:space="preserve">Comparative Study of Sliding, Scratching, and Impact-Loading Behavior of Hard CrB2 and Cr–B–N Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Kiryukhantsev-Korneev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hodroj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Metaxa</w:t>
+                <w:t xml:space="preserve">M. Bychkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Logothetidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Pierson</w:t>
+                <w:t xml:space="preserve">O. Manakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Levashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4971407⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-016-0729-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094435v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Cu + on ZnS:Cu p-type semiconductor films grown by sputtering: influence of substitutional Cu in the structural, optical and electronic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Chamorro</w:t>
+                <w:t xml:space="preserve">Optical and electronic properties of conductive ternary nitrides with rare- or alkaline-earth elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Shyju</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">A. Hodroj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Metaxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Logothetidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra05819a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (22), pp.225106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4971407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032621v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological study of iron and lanthanum magnetron co-sputtering using two reactive gases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electronic structures of Cu2O, Cu4O3, and CuO: A joint experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Lany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Ping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.04.039⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (24), pp.245418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03936106v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structures of Cu2O, Cu4O3, and CuO: A joint experimental and theoretical study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuan Ping Chen</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245418⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), pp.1732-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430765v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Tuning the structure and preferred orientation in reactively sputtered copper oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 335, pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.02.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04962294v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical reaction of lithium with ruthenium nitride thin films prepared by pulsed-DC magnetron sputtering</w:t>
               </w:r>
@@ -11875,51 +11887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 164, pp.12-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11959,6670 +11971,6524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the structure and preferred orientation in reactively sputtered copper oxide thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Structural investigations of iron oxynitride multilayered films obtained by reactive gas pulsing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grafouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.02.028⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 272, pp.158-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293639v1</w:t>
+                <w:t xml:space="preserve">hal-01293640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigations of iron oxynitride multilayered films obtained by reactive gas pulsing process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Towards delafossite structure of Cu-Cr-O thin films deposited by reactive magnetron sputtering: Influence of substrate temperature on optoelectronics properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.04.010⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (SI), pp.101-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293640v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards delafossite structure of Cu-Cr-O thin films deposited by reactive magnetron sputtering: Influence of substrate temperature on optoelectronics properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sanchette</w:t>
+                <w:t xml:space="preserve">Mechanisms of Oxidation of NdNiO3-delta Thermochromic Thin Films Synthesized by a Two-Step Method in Soft Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Endrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.01.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (11), pp.5908-5917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4111597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01293642v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard Cr-Al-Si-B-(N) coatings deposited by reactive and non-reactive magnetron sputtering of CrAlSiB target</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">VN thin films as electrode materials for electrochemical capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lucio-Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouhtiyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.06.160⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.07.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293259v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VN thin films as electrode materials for electrochemical capacitors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hard Cr-Al-Si-B-(N) coatings deposited by reactive and non-reactive magnetron sputtering of CrAlSiB target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. V. Kiryukhantsev-Korneev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Kuptsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. V. Shtansky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.07.056⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 314, pp.104-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.06.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293267v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Oxidation of NdNiO3-delta Thermochromic Thin Films Synthesized by a Two-Step Method in Soft Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. L. Endrino</w:t>
+                <w:t xml:space="preserve">Controlling the preferred orientation in sputter-deposited Cu2O thin films: Influence of the initial growth stage and homoepitaxial growth mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.207-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4111597⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01293260v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the preferred orientation in sputter-deposited Cu2O thin films: Influence of the initial growth stage and homoepitaxial growth mechanism</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of Cr-B coatings deposited by magnetron sputtering in DC and HIPIMS modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. V. Kiryukhantsev-Korneev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Levashov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.008⟩</w:t>
+              <w:t xml:space="preserve">Pis'ma v Zhurnal Tekhnicheskoi Fiziki / Technical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (7), pp.614-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063785014070219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293265v1</w:t>
+                <w:t xml:space="preserve">hal-01293266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of Cr-B coatings deposited by magnetron sputtering in DC and HIPIMS modes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Physical Behaviour of RF Magnetron Sputtered Ag2Cu2O3 Films: Influence of Oxygen Partial Pressure and Substrate Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sreedhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hari Prasad Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. A. Levashov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pis'ma v Zhurnal Tekhnicheskoi Fiziki / Technical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063785014070219⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (5-6, SI), pp.946-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/asl.2014.5471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293266v1</w:t>
+                <w:t xml:space="preserve">hal-01293263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Behaviour of RF Magnetron Sputtered Ag2Cu2O3 Films: Influence of Oxygen Partial Pressure and Substrate Temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Hari Prasad Reddy</w:t>
+                <w:t xml:space="preserve">Transmittance enhancement and optical band gap widening of Cu2O thin films after air annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Uthanna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mücklich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/asl.2014.5471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4865957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293263v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmittance enhancement and optical band gap widening of Cu2O thin films after air annealing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">Application of sputtered ruthenium nitride thin films as electrode material for energy-storage devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouhtiyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mücklich</w:t>
+                <w:t xml:space="preserve">R. Lucio Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4865957⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (9), pp.659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284785v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cation size effect on the thermochromic properties of rare earth cobaltites RECoO3 (RE: La, Nd, Sm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114, pp.113510. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4821884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of sputtered ruthenium nitride thin films as electrode material for energy-storage devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Capon</w:t>
+                <w:t xml:space="preserve">Asymmetric electrochemical capacitor microdevice designed with vanadium nitride and nickel oxide thin film electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Frappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lucio Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhtiyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.01.030⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950598v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric electrochemical capacitor microdevice designed with vanadium nitride and nickel oxide thin film electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Pierson</w:t>
+                <w:t xml:space="preserve">Tribocorrosion behavior of Ti-C-O-N nanostructured thin films (black) for decorative applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.12.015⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (SI), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00950602v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribocorrosion behavior of Ti-C-O-N nanostructured thin films (black) for decorative applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sputter Power Influenced Structural, Electrical, and Optical Behaviour of Nanocrystalline CuNiO2 Films Formed by RF Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sreedhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hari Prasad Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">ISRN Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (ID 527341), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/527341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293269v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputter Power Influenced Structural, Electrical, and Optical Behaviour of Nanocrystalline CuNiO2 Films Formed by RF Magnetron Sputtering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">Vibrational Properties of CuO and Cu4O3 from First-Principles Calculations, and Raman and Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Krueger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRN Condensed Matter Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/527341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (-), pp.10232-10237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp303096m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299440v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic effect at room temperature of Sm0.5Ca0.5MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111 (11), pp.113517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4722264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Properties of CuO and Cu4O3 from First-Principles Calculations, and Raman and Infrared Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
+                <w:t xml:space="preserve">Oxidation resistance of decorative (Ti,Mg)N coatings deposited by hybrid cathodic arc evaporation-magnetron sputtering process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hodroj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Pierson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Krueger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (-), pp.10232-10237. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205 (19), pp.4547-4553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp303096m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.03.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719327v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of novel titanium nitride-based decorative coatings by calcium addition</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self supported nickel antimonides based electrodes for li-ion battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villevieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costana Ionica-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 192, pp.298-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.04.144⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04094442v1</w:t>
+                <w:t xml:space="preserve">hal-00601692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self supported nickel antimonides based electrodes for li-ion battery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of novel titanium nitride-based decorative coatings by calcium addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hodroj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 257 (20), pp.8525-8528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.04.144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.03.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00601692v1</w:t>
+                <w:t xml:space="preserve">hal-04094442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation resistance of decorative (Ti,Mg)N coatings deposited by hybrid cathodic arc evaporation-magnetron sputtering process</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemistry, phase formation, and catalytic activity of thin palladium-containing oxide films synthesized by plasma-assisted physical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. I. Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Endrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.03.116⟩</w:t>
+              <w:t xml:space="preserve">Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205, pp.S171-S177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067373v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry, phase formation, and catalytic activity of thin palladium-containing oxide films synthesized by plasma-assisted physical vapor deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Anders</w:t>
+                <w:t xml:space="preserve">On the deactivation of the dopant and electronic structure in reactively sputtered transparent Al-doped ZnO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.12.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (13), pp.132003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/13/132003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00699664v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the deactivation of the dopant and electronic structure in reactively sputtered transparent Al-doped ZnO thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Comparison between ultrathin films of YSZ deposited at the solid oxide fuel cell cathode/electrolyte interface by atomic layer deposition, dip-coating or sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Benamira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ringuede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joakim Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/13/132003⟩</w:t>
+              <w:t xml:space="preserve">Open Fuels and Energy Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1876973X01002010087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569420v1</w:t>
+                <w:t xml:space="preserve">hal-00862988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation and tribo-oxidation of nanocomposite Cr-Si-N coatings deposited by a hybrid arc/magnetron process</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermochromic effect in NdNiO 3−δ thin films annealed in ambient air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Esnouf</w:t>
+                <w:t xml:space="preserve">F Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.06.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (18), pp.182006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/18/182006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814985v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochromic effect in NdNiO 3−δ thin films annealed in ambient air</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation and tribo-oxidation of nanocomposite Cr-Si-N coatings deposited by a hybrid arc/magnetron process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Zaghrioui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Laffez</w:t>
+                <w:t xml:space="preserve">A. Mège-Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Esnouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/18/182006⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 204 (6-7), pp.973-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056594v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between ultrathin films of YSZ deposited at the solid oxide fuel cell cathode/electrolyte interface by atomic layer deposition, dip-coating or sputtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armelle Ringuede</w:t>
+                <w:t xml:space="preserve">Deep oxidation of methane on particles derived from YSZ-supported Pd-Pt-(O) coatings synthesized by Pulsed Filtered Cathodic Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Endrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cassir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Karoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Fuels and Energy Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1876973X01002010087⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (10), pp.1410-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2009.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862988v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep oxidation of methane on particles derived from YSZ-supported Pd-Pt-(O) coatings synthesized by Pulsed Filtered Cathodic Arc</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of dark Ti(C,O,N) coatings prepared by reactive sputtering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Karoum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. F. Pierson</w:t>
+                <w:t xml:space="preserve">J.M. Chappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2009.03.008⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 203, pp.804-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431137v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the structural changes induced by air oxidation in Ti–Si–N hard coatings.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Cavaleiro</w:t>
+                <w:t xml:space="preserve">Reactive gas pulsing process: a method to extend the composition range of sputtered iron oxynitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Grafoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 202 (11), pp.2413-2417. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 202, pp.4825-4829</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00476075v1</w:t>
+                <w:t xml:space="preserve">hal-00319323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of dark Ti(C,O,N) coatings prepared by reactive sputtering.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the structural changes induced by air oxidation in Ti–Si–N hard coatings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Chappé</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Cavaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 203, pp.804-807. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.05.039⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 202 (11), pp.2413-2417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476051v1</w:t>
+                <w:t xml:space="preserve">hal-00476075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive gas pulsing process: a method to extend the composition range of sputtered iron oxynitride films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of the nanostructuration of PVD hard TiN-based films on the durability of coated steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mendibide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 202, pp.4825-4829</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 202 (11), pp.2268-2277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.08.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319323v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nanostructuration of PVD hard TiN-based films on the durability of coated steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Use of silane for the deposition of hard and oxidation resistant Ti-Si-N coatings by a hybrid cathodic arc and chemical vapour process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.2506-2508</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00434019v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of silane for the deposition of hard and oxidation resistant Ti-Si-N coatings by a hybrid cathodic arc and chemical vapour process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural properties of iron oxynitride films obtained by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Grafoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (22), pp.226207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/22/226207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434197v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of iron oxynitride films obtained by reactive magnetron sputtering</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Chemical environment of iron atoms in iron oxynitride films synthesized by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grafouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/22/226207⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (2), pp.153-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268100v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical environment of iron atoms in iron oxynitride films synthesized by reactive magnetron sputtering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Influence of the silicon concentration on the optical and electrical properties of reactively sputtered Zr–Si–N nanocomposite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.09.012⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 131 (1-3), pp.36-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125625v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the silicon concentration on the optical and electrical properties of reactively sputtered Zr–Si–N nanocomposite coatings</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Property change in decorative TiCxOy thin films: effect of the C/O ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lanceros-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.03.017⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 515 (3), pp.866-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05248893v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property change in decorative TiCxOy thin films: effect of the C/O ratio</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Lanceros-Méndez</w:t>
+                <w:t xml:space="preserve">Reactive sputtering: A method to modify the metallic ratio in the novel silver–copper oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Machado</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Wiederkehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.07.047⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Volume 253, Issue 3, pp.1484-1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267640v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation resistance improvement of arc-evaporated TiN hard coatings by silicon addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 201, pp.4158-4162. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Niobium oxynitride thin films deposited by reactive magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kappl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Banakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 201, pp.4152-4157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.08.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive sputtering: A method to modify the metallic ratio in the novel silver–copper oxides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Martin</w:t>
+                <w:t xml:space="preserve">Reactive sputtering: a method to modify the metallic ratio in the novel silver-copper oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wiederkehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Volume 253, Issue 3, pp.1484-1488. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId603" w:history="1">
+              <w:t xml:space="preserve">, 2006, 253, pp.1484-1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123476v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive sputtering: a method to modify the metallic ratio in the novel silver-copper oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des films colorés de Fe-O-N élaborés par pulvérisation magnétron réactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Grafoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Wiederkehr</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oksana Banakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94, pp.23-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267638v1</w:t>
+                <w:t xml:space="preserve">hal-00268031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des films colorés de Fe-O-N élaborés par pulvérisation magnétron réactive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oksana Banakh</w:t>
+                <w:t xml:space="preserve">Property change in multifunctional TiCxOy thin films: Effect of the O/Ti ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Volume 515, Issue 3, pp.866-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.07.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268031v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property change in multifunctional TiCxOy thin films: Effect of the O/Ti ratio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Characterization of W–Ge–N coatings deposited by sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Piedade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cavaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.07.047⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Volume 200, Issues 22-23, pp.6303-6307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125494v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of W–Ge–N coatings deposited by sputtering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Structural, optical and electrical properties of reactively sputtered iron oxynitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grafouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Cavaleiro</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Banakh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Volume 200, Issues 22-23, pp.6303-6307. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.1894-1898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/9/026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123489v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optical and electrical properties of reactively sputtered iron oxynitride films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Structure and tribological properties of reactively sputtered Zr–Si–N films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Banakh</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Takadoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/9/026⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 496, pp.445-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125637v1</w:t>
+                <w:t xml:space="preserve">hal-00125490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and tribological properties of reactively sputtered Zr–Si–N films</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural, Electrical, Optical and Mechanical Characterization of Decorative ZrOxNy Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rebouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tavares C.J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.09.062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1990261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00125490v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of reactively sputtered silver oxide films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 200, pp.276-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Electrical, Optical and Mechanical Characterization of Decorative ZrOxNy Thin Films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties and electrochromic performance of reactively sputtered tungsten oxide films with water as reactive gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tavares C.J.</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Sadiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Terwagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 200, pp.232-235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016716v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties and electrochromic performance of reactively sputtered tungsten oxide films with water as reactive gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substrate effect on the formation of ω-phase in sputtered zirconium films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sadiki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Terwagne</w:t>
+                <w:t xml:space="preserve">F. Palmino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, pp.1031-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2005.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105153v1</w:t>
+                <w:t xml:space="preserve">hal-00105157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate effect on the formation of ω-phase in sputtered zirconium films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Reactive sputtering of iron in Ar-N2 and Ar-O2 mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Palmino</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 200, pp.431-434</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00105157v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive sputtering of iron in Ar-N2 and Ar-O2 mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId574" w:history="1">
+                <w:t xml:space="preserve">Amorphous Fe-B-N films deposited by reactive sputtering of a FeB target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousselot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 200, pp.431-434</w:t>
+              <w:t xml:space="preserve">, 2004, 180-181, pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105148v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Fe-B-N films deposited by reactive sputtering of a FeB target</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Reactively sputtered zirconium nitride coatings: structural, mechanical, optical and electrical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Dehlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Rousselot</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 180-181, pp.43-47</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 174-175, pp.338-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0257-8972(03)00613-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Dehlinger</w:t>
-[...79 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18632,2625 +18498,2625 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wettability characterization of laser textured thin film metallic glasses: from macro- to micro- scale using Environmental SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2025 Spring Meeting (symposium O)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of metals during topographic functionalization upon ultrafast laser irradiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Topographic, chemical and property modifications of PVD ZrCu-based thin film metallic glasses through femtosecond laser treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Laser Ablation (COLA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">E-MRS 2024 Spring Meeting (symposium I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strabsourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-04881603v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographic, chemical and property modifications of PVD ZrCu-based thin film metallic glasses through femtosecond laser treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lebrun</w:t>
+                <w:t xml:space="preserve">Oxidation of metals during topographic functionalization upon ultrafast laser irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Priya Dominic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djafar Iabbaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2024 Spring Meeting (symposium I)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strabsourg, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Laser Ablation (COLA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692622v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04881603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale characterization of the wettability of fs-laser textured thin film metallic glasses surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bruhier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Canas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser Ablation COLA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Hersonissos (Crete), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale characterization of the wettability of thin film metallic glasses surfaces: Effect of a fs-laser treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bruhier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clémence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2024 Spring Meeting (symposium M)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a two-step process based on ultrasonic spray pyrolysis to optimize optical and electrical properties of ZnMgAlO</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Preparation of atomic layer deposition alumina/graphene porous hybrids with high adsorption capacity of Congo red</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society (E-MRS), May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2023 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107938v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of atomic layer deposition alumina/graphene porous hybrids with high adsorption capacity of Congo red</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Development of a two-step process based on ultrasonic spray pyrolysis to optimize optical and electrical properties of ZnMgAlO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafae El Berjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society (E-MRS), May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280929v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D graphene-based architectures for environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOPE Meetings with Nobel Laureates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical performances of nickel nitride / buckypaper hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Ben Razzouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Hussain Ibupoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D graphene based architectures for environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the precursor concentration on structural properties of ZnO thin films by ultrasonic spray pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide semiconductors and related devices produced by high power impulse magnetron sputtering and selective area atomic layer deposition methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christy Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the performances of textured segmented solar cells: achievements and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christy Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Müklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th DocMASE Summer School 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, saarbrüchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantaneous heat transfers at the impact of a droplet onto a hot surfaces in the film boiling regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Caballina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between conventional reactive sputtering process and reactive gas pulsing process on the composition and the properties of iron oxynitride films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grafoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Plasma, Surface Engineering (PSE 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and performance of Fe-O-N thin films obtained by reactive magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grafoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the oxidation temperature on the structure and the hardness of Cr2N-based films deposited by a hybrid magnetron sputtering-arc evaporation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rachpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lintymer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. von Stebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Symposium E-MRS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, electrical and optical properties Fe-O-N coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium on Plasma Processes CIP 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of iron oxides and iron nitrides coatings deposited by reactive magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grafoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Banakh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Plasma Surface Engineering (PSE'2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of niobium oxynitride thin films deposited by reactive magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Banakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kappl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on Metallurgical Coatings and Thin Films ICMCTF'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactively sputtered iron oxynitride coatings: comparison between reactive gas pulsing and conventional processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grafoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Banakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Plasma Surface Engineering (PSE'2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21260,775 +21126,775 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Step Non-Reactive Magnetron Sputtering of Copper Iodide (CuI) Thin Films for p-type Transparent Electrodes in Photovoltaic Heterojunction Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saraf Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Momentum in SOLving the indium and Silver consumption issues for a sustainable Terawattscale Industrialization of high efficiency solar CElls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Jay</w:t>
+                <w:t xml:space="preserve">J.-L Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU PVSEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienne, Austria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Momentum in SOLving the indium and Silver consumption issues for a sustainable Terawattscale Industrialization of high efficiency solar CElls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon PV 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the performances of textured segmented solar cells: achievements and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christy Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Erfurt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the optoelectronic properties of ZnSnN2 thin films under different growth conditions and doping implantation of As and P at different concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Kopprio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Kopprio</w:t>
+                <w:t xml:space="preserve">Ngoc Kim Thanh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubakeur Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the performances of textured segmented solar cells: achievements and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Müklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ieme colloque RAFALD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22038,161 +21904,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de formation de nanoparticules à la surface de substrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alix Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2024/0399503A1. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId709"/>
+      <w:footerReference w:type="default" r:id="rId706"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22260,51 +22126,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F713EAF9"/>
+    <w:nsid w:val="2D8E14A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22491,51 +22357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-pierson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8790-3162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135449499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeshah Almushawwah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Albrithen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselito Labis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al-Gawati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. El-Naggar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114671" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Solomonov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Polan&#353;ek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00086F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108412v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Saddiqa Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sancio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wyn M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2025.100596" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A Milichko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102726" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Solomonov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian W&#228;ltermann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mar&#237;a Delfino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114545" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kenzhebayeva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0178282" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Holtsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160338" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174233" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113164" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Madkhali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Kaynar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alajlani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Coban" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia Guinea" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.03.120" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c04801" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Aakib" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Tchenka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outzourhit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127196" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103179v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoxiang Zhu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Achache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Prado Motta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delblouwe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelaingre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13050883" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03987138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pav&#237;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Andreoli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.127491" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabita Mohd Firdaus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2023.100545" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245257v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlun Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niannian Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08623" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171681" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto Ram&#237;rez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-022-00850-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderzak El Farsy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9daa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938218v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111947" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813233v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fadel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111880" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042093v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Luo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Ahmed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-06879-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564121v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Bin Yaqub" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Vuchkov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Cavaleiro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151302" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978412v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110650" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682462v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Miao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7353" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767511v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kumagai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Tsunoda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyasu Oba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA01887J" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813046v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Grafoute" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Boko Jo&#235;l-Igor Djore" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12081050" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965829v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Ohsawa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ohashi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/htmp-2022-0028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E. Giba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101500" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03361326v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gendarme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00478" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966196v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Raza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Snyders" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanos Konstantinidis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126880" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484851v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiphene" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101126" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Calamba" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salamania" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Johansson J&#245;esaar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.S. Johnson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boyd" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.116509" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03230420v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051076" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042089v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kulachenkov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Shipilovskikh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Yankin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202107949" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482913v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Venot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Longin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c01127" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966175v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.07.562" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf165" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966204v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina von Fieandt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fritze" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Osinger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110517" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966229v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Aakib" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaik" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Dads" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samba Vall" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2018.1560335" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126360" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042070v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atourki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nkhaili" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kissani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138199" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492484v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hein" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100630" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945236v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tranvouez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10070613" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945223v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110474" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968287v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.062" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488917v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2019.102759" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011073v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326746v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.036" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872402v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chaze" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caballina" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.08.069" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042054v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123039" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965608v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Calamba" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrirero" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137414" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042067v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyue Meng" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pierson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129879" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488929v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109985" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390743v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00808" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966917v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Febvrier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eklund" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051609" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033874v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Wang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Wei" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Xu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dai" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.01.015" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899428v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17194" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962287v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800191" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278609v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12584" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875811v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pierson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.057" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372937v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H El Aakib" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaik" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samba Vall" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ait Dads" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.10.065" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962289v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ge" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06777e" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872884v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ferris" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Eddarir" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garbarino" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00435" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033867v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schramm" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansson J&#245;esaar" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986350" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633885v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thurieau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez-Pique" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.153" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032965v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metaxa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gall" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patsalas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b16343" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962293v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979140" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804262v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.259" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032922v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Kiryukhantsev-Korneev" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bychkova" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Manakova" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levashov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-016-0729-0" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094435v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodroj" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Logothetidis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971407" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032621v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chamorro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shyju" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra05819a" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936106v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.04.039" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GPMDW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430765v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lany" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Ping Chen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245418" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293641v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laik" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.171" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT2V53B0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293639v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.02.028" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK0ZF2D7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293640v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grafout&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diama" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.04.010" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XSW7WBF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293642v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.01.009" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMW7LZ15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293259v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. V. Kiryukhantsev-Korneev" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Kuptsov" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Shtansky" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.06.160" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QV4FZCK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293267v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Porto" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhtiyya" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.07.056" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJNHJ1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293265v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.008" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLC3P1P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293266v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levashov" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063785014070219" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293263v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sreedhar" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hari Prasad Reddy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uthanna" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2014.5471" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284785v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865957" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920865v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821884" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950598v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio Porto" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laik" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.01.030" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQXNKLCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950602v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Frappier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lucio Porto" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhtiyya" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.12.015" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ37ZBM1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293269v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lima" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Mathew" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Rocha" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Pinto" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.06.003" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299440v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/527341" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719327v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debbichi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krueger" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303096m" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094442v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.04.144" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7F98FZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601692v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Benedetti" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morato" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.03.019" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBCJBNTF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067373v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.116" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB01X6R6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699664v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Zakharov" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anders" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.021" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5XWT212-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569420v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Andersson" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/13/132003" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814985v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.06.039" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW4V95KR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056594v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zaghrioui" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/18/182006" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A8A42BB0F60202C16105477859221C95C632325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862988v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benamira" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringuede" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876973X01002010087" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431137v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karoum" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2009.03.008" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476075v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.09.017" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTBT34Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476051v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chapp&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaz" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunha" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moura" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.05.039" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319323v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434019v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mege" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendibide" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.08.073" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB915P1T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434197v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stauder" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268100v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/22/226207" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125625v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.09.012" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK1KL29L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248893v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.03.017" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D94T564-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267640v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fernandes" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carvalho" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vaz" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanceros-M&#233;ndez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Machado" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.07.047" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125489v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Millet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charnay" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.023" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RKR8GZ1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125482v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenker" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kappl" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Banakh" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.104" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SWXNCFR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123476v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wiederkehr" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chappe" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.02.023" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X5B0T8Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267638v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wiederkehr" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chapp&#233;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268031v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Banakh" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125494v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Machado" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123489v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Piedade" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gomes" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.019" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-058F80F4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125637v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/9/026" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HN1Q2SJF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125490v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Takadoum" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.062" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-452TNP04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105151v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016716v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rebouta" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavares C.J." TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1990261" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105153v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadiki" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terwagne" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105157v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palmino" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.07.011" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFSQ67X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105148v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105143v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248846v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Dehlinger" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00613-3" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V1HL7BC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226547v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04881603v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Dominic" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692622v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702595v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Canas" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692600v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;mence" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280929v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Emo" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281259v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281253v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Ben Razzouq" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280959v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052137v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Fadel" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soldera" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371863v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;klich" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740921v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Caballina" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346480v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grafoute" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346245v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346270v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rachpech" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintymer" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Stebut" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346447v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346163v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346201v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346150v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05367986v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraf Khan" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986673v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demange" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Deschanvres" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986771v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052173v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419004v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372121v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldera" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;klich" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986636v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pupier" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-pierson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8790-3162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135449499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeshah Almushawwah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Albrithen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselito Labis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al-Gawati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. El-Naggar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114671" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Solomonov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Polan&#353;ek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00086F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Saddiqa Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian W&#228;ltermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mar&#237;a Delfino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wyn M&#252;ller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114545" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116521" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sancio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2025.100596" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A Milichko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102726" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kenzhebayeva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0178282" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Holtsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160338" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113164" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c04801" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Madkhali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Kaynar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alajlani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Coban" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia Guinea" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.03.120" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Aakib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Tchenka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outzourhit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoxiang Zhu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Achache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Prado Motta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delblouwe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelaingre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13050883" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03987138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pav&#237;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Andreoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.127491" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabita Mohd Firdaus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2023.100545" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171681" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245257v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlun Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niannian Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08623" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110650" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderzak El Farsy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9daa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111947" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fadel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111880" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042093v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Luo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Ahmed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-06879-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564121v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Bin Yaqub" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Vuchkov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Cavaleiro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151302" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto Ram&#237;rez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110601" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-022-00850-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Miao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7353" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kumagai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Tsunoda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyasu Oba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA01887J" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813046v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Grafoute" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Boko Jo&#235;l-Igor Djore" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12081050" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965829v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Ohsawa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ohashi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/htmp-2022-0028" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042077v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Calamba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salamania" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Johansson J&#245;esaar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.S. Johnson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boyd" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.116509" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03230420v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051076" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966196v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Raza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Snyders" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanos Konstantinidis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126880" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiphene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101126" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620171v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E. Giba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101500" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03361326v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gendarme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00478" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482913v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Venot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Longin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c01127" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042089v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kulachenkov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Shipilovskikh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Yankin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202107949" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.07.562" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf165" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966204v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina von Fieandt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fritze" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Osinger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110517" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966229v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Aakib" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Dads" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samba Vall" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2018.1560335" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965789v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126360" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042070v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atourki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nkhaili" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kissani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138199" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hein" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100630" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945236v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tranvouez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10070613" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945223v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110474" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042067v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyue Meng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pierson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129879" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chaze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caballina" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.08.069" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042054v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123039" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965608v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Calamba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrirero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137414" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488917v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2019.102759" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011073v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.018" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326746v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.036" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968287v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.062" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488929v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109985" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390743v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00808" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966917v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Febvrier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eklund" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051609" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033874v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Wei" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Xu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.01.015" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899428v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17194" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962287v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800191" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278609v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12584" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875811v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pierson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.057" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372937v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H El Aakib" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaik" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samba Vall" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ait Dads" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.10.065" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962289v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ge" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06777e" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032965v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metaxa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gall" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patsalas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b16343" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033867v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schramm" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansson J&#245;esaar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986350" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633885v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thurieau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez-Pique" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.153" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872884v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ferris" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Eddarir" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garbarino" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00435" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804262v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.259" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962293v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979140" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936106v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.04.039" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GPMDW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032621v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chamorro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shyju" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra05819a" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032922v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Kiryukhantsev-Korneev" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bychkova" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Manakova" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levashov" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-016-0729-0" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094435v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodroj" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Logothetidis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971407" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430765v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lany" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Ping Chen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245418" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293639v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.02.028" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK0ZF2D7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293641v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laik" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.171" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT2V53B0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293640v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grafout&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diama" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.04.010" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XSW7WBF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293642v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.01.009" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMW7LZ15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293267v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Porto" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhtiyya" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.07.056" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJNHJ1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293259v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. V. Kiryukhantsev-Korneev" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Kuptsov" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Shtansky" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.06.160" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QV4FZCK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293265v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.008" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLC3P1P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293266v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levashov" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063785014070219" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293263v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sreedhar" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hari Prasad Reddy" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uthanna" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2014.5471" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284785v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865957" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950598v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio Porto" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laik" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.01.030" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQXNKLCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920865v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821884" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950602v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Frappier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lucio Porto" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhtiyya" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.12.015" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ37ZBM1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293269v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lima" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Mathew" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Rocha" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Pinto" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.06.003" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299440v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/527341" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719327v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debbichi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krueger" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303096m" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067373v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.116" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB01X6R6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601692v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Benedetti" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morato" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.03.019" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBCJBNTF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094442v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.04.144" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7F98FZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699664v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Zakharov" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anders" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.021" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5XWT212-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569420v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Andersson" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/13/132003" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862988v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benamira" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringuede" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876973X01002010087" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056594v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zaghrioui" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/18/182006" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A8A42BB0F60202C16105477859221C95C632325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814985v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.06.039" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW4V95KR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431137v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karoum" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2009.03.008" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476051v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chapp&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunha" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moura" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.05.039" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319323v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476075v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.09.017" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTBT34Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434019v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mege" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendibide" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.08.073" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB915P1T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434197v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stauder" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268100v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/22/226207" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125625v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.09.012" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK1KL29L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248893v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.03.017" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D94T564-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267640v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fernandes" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carvalho" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vaz" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanceros-M&#233;ndez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Machado" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.07.047" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123476v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wiederkehr" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chappe" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.02.023" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X5B0T8Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125489v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Millet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charnay" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.023" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RKR8GZ1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125482v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenker" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kappl" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Banakh" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.104" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SWXNCFR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267638v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wiederkehr" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chapp&#233;" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268031v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Banakh" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125494v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Machado" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123489v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Piedade" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gomes" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.019" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-058F80F4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125637v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/9/026" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HN1Q2SJF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125490v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Takadoum" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.062" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-452TNP04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016716v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rebouta" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavares C.J." TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1990261" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105151v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105153v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadiki" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terwagne" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105157v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palmino" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.07.011" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFSQ67X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105148v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105143v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248846v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Dehlinger" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00613-3" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V1HL7BC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226547v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692622v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04881603v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Dominic" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702595v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Canas" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692600v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;mence" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280929v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Emo" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281259v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281253v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Ben Razzouq" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280959v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052137v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Fadel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soldera" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371863v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;klich" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740921v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Caballina" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346480v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grafoute" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346245v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346270v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rachpech" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintymer" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Stebut" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346447v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346163v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346201v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346150v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05367986v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraf Khan" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986673v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demange" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Deschanvres" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986771v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052173v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419004v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372121v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldera" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;klich" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986636v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pupier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>