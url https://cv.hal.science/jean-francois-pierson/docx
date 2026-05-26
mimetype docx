--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1,22071 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...22020 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Pierson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur Adjoint de l'Institut Jean Lamour depuis janvier 2023</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois-pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8790-3162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135449499</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=3xMT4JMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (139)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Free Growth of Thin Films by Magnetron Sputtering for Blooming Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Hussain Ibupoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah‐eddine Benrazzouq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e22071. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202522071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Mg-doping on ZnSnN2 ternary thin films via reactive magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeshah Almushawwah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamad Albrithen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselito Labis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al-Gawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. El-Naggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 51, pp.114671. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2026.114671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical responses from high-entropy alloys: experimental results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander I Solomonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juš Polanšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Battie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.474-493. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5FD00086F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond-DLIP on tin-alloyed bronze: Effect of pulse fluence on surface topography for antibacterial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Sancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wyn Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Mücklich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.100596. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtadv.2025.100596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically-driven control of electrical resistivity of high-entropy alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Benrazzouq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin A Milichko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.102726. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2025.102726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D periodic microscale structures on binary copper-nickel alloys via fs-DLIP: impact on E. coli-substrate interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Wältermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo María Delfino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wyn Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 258, pp.114545. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver doped Cantor alloy thin films with tweed-like microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Benrazzouq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaâfar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 258, pp.116521. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper oxide by spin-coating: Cost-effective deposition and post-annealing process for thin films with modulated Cu2O/CuO phase ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae El Berjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sha Shiong Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Atiqah Hamzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 826, pp.140762. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnMgO Thin Films by Ultrasonic Spray Pyrolysis: Modulation of Optical and Electrical Properties by Post‐annealing and Magnesium Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae El Berjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221 (14), pp.2400015. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202400015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ tracking the phase change in metastable copper oxide thin film via thermal oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Kenzhebayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin A Milichko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (2), pp.021903. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0178282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the development of preferred crystallographic orientation in dual-phase amorphous/nanocrystalline Zr-V thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Liebgott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1006, pp.176270. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.176270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial property alterations induced by low zinc content in laser-structured brass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wyn Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Holtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 665, pp.160338. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better understand the crystallization dynamics of ZrCu TFMGs: Benefits of combining global and local in situ approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Comby-Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Borroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 987, pp.174233. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.174233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced topochemistry on metallic glass surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Borroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244, pp.113164. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and temperature dependence luminescence characteristics of RE (RE=Eu3+, Dy3+, Sm3+ and Tb3+) in the new gadolinium aluminate borate phosphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Madkhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Kaynar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alajlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Coban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia Guinea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (12), pp.19982-19995. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.03.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Modification of Brass via Ultrashort Pulsed Direct Laser Interference Patterning and Its Effect on Bacteria-Substrate Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wyn Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Holtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (30), pp.36908-36921. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c04801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper oxide coatings deposited by reactive radio-frequency sputtering for solar absorber applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Aakib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Tchenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outzourhit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 296, pp.127196. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.127196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and Cutting Performance of CVD Al2O3 Multilayer Coatings Deposited on Tungsten Carbide Cutting Inserts in Turning of 24CrMoV5-1 Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoxiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Achache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Prado Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delblouwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pelaingre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.883. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings13050883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable dispersions of double-walled carbon nanotubes for carbon nanotube/copper co-deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Pavía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Alnjiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 299, pp.127491. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2023.127491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D porous alumina/graphene hybrids prepared by atomic layer deposition and their performance for water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabita Mohd Firdaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.100545. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2023.100545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Zr-Cu metallic glass thin films with tailored electrical and optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Borroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 967, pp.171681. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Green Photoluminescence in Zr 3 N 4 Thin Films with an Orthorhombic Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhe Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunlun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niannian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (11), pp.5561-5566. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c08623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nucleation surface on the growth of epitaxial Al2O3 thermal CVD films deposited on cemented carbides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoxiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Achache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Borroto Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.110601. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2022.110601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‑Density Nanowells Formation in Ultrafast Laser‑Irradiated Thin Film Metallic Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Iabbaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-micro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40820-022-00850-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03823730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the correlation between the TiN thin film properties and the energy flux of neutral sputtered atoms in direct current magnetron discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderzak El Farsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Poucques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Bougdira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ac9daa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of the thermochromic performances of VO2 films obtained by air oxidation of V and VN precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. García-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 248, pp.111947. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al L2,3 near edge structure captures the dopant activation and segregation in Al-doped ZnO films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, pp.111880. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor the antibacterial efficiency of copper alloys by oxidation: when to and when not to</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisha Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Mücklich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (5), pp.3807-3821. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-022-06879-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised interpretation of the mechanisms governing low friction tribolayer formation in alloyed-TMD self-lubricating coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talha Bin Yaqub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todor Vuchkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albano Cavaleiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 571, pp.151302. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of deposition parameters on the microstructure and mechanical properties of Ti(C,N) produced by moderate temperature chemical vapor deposition (MT-CVD) on cemented carbides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoxiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Achache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Virfeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.110650. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Cycling Stability and Specific Capacitance of Vanadium Nitride Electrodes by Tuning Electrolyte Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (6), 063503, 8 p. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac7353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental approaches for the determination of functional properties of MgSnN2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Alnjiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Virfeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 244, pp.111797. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the optical band gap and electrical properties of NiO thin films by nitrogen doping: a joint experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Kumagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Tsunoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiyasu Oba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (34), pp.21940-21945. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2RA01887J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature and D-sorbitol reducing agent content on the structural and optical properties of copper oxide thin films deposited by ultrasonic spray pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christyves Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourav Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 758, pp.139435. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of zinc nitride and zinc tin nitride semiconductor thin films toward photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeo Ohsawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Alnjiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Ohashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-temperature materials and processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.343-352. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/htmp-2022-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Oxygen Flow Rate on the Properties of FeOXNY Films Obtained by Magnetron Sputtering at High Nitrogen Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Grafoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouamé Boko Joël-Igor Djore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Oxynitride Thin Films: From Synthesis to Applications (Special Issue), 12 (8), pp.1050 (15). </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings12081050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue emission and twin structure of p-type copper iodide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Madkhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa E. Giba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.101500. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching Theoretical Band Gap of ZnSnN 2 Films via Bias Magnetron Cosputtering at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Virfeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Alnjiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Borroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (9), pp.3855-3866. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.1c00478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of oxygen vacancy stabilized zirconia (OVSZ) thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsin Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Snyders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanos Konstantinidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 409, pp.126880. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.126880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time high-temperature scanning indentation: Probing physical changes in thin-film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Comby-Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Tiphene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Borroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord Guillonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.101126. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2021.101126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of high-transparency ZnO thin films by ultrasonic spray pyrolysis with fast growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourav Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christyves Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.106945. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2021.106945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nitrogen vacancies on the growth, dislocation structure, and decomposition of single crystal epitaxial (Ti1-xAlx)Ny thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Calamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salamania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Johansson Jõesaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J.S. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 203, pp.116509. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.116509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Morphology and Feedback Effects on Laser-Induced Periodic Nanostructuring of Thin-Film Metallic Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Borroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.1076. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11051076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03230420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZrCuAg Thin-Film Metallic Glasses: Toward Biostatic Durable Advanced Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Comby-Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Borroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Der Loughian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.17062-17074. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c01127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF‐Based Sustainable Memory Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Kulachenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Haar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Shipilovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Yankin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (5), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202107949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactively sputtered cobalt oxide coatings for solar selective absorber applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Aakib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Outzourhit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (3), pp.1157-1162. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2020.07.562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary copper oxides as photovoltaic absorbers: recent progress in materials and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (26), pp.263002. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abf165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical properties of hard (Hf,Nb,Ti,V,Zr)Nx thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina von Fieandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Fritze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Osinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193, pp.110517. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel doped copper oxide thin films prepared by radiofrequency reactive sputtering: study of the impact of nickel content on the structural, optical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Aakib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ait Dads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samba Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (7), pp.487-494. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00387010.2018.1560335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the wear track evolution with sliding cycles of carbon-alloyed transition metal dichalcogenide coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talha Bin Yaqub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todor Vuchkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albano Cavaleiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 403 (8), pp.126360. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of nanocomposite of Co:CuO by radio-frequency sputtering for solar selective absorber application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Aakib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Atourki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nkhaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Kissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 709, pp.138199. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium chloride assists copper release, enhances antibacterial efficiency, and introduces atmospheric corrosion on copper surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Mücklich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.100630 -. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2020.100630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Thermal Stresses Formed during Air Annealing of Amorphous Lanthanum Cuprate Thin Films Deposited on Silicon Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Tranvouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.613. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings10070613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of sputter-deposited vanadium nitride as a new precursor to achieve thermochromic VO 2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. C García-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.110474. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of nitrogen vacancies on initial wear in arc deposited (Ti0.52,Al0.48)Ny, (y &lt; 1) coatings during machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Calamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Johansson Jõesaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 358 (10), pp.452-460. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.11.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria accumulate copper ions and inhibit oxide formation on copper surface during antibacterial efficiency test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Mücklich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.102759 -. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2019.102759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, interfacial microstructure and optical properties of NiO thin films with various types of texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.648-653. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling surface morphology by nanocrystalline/amorphous competitive self-phase separation in thin films: Thickness-modulated reflectance and interference phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flux reconstruction by inversion of experimental infrared temperature measurements – Application to the impact of a droplet in the film boiling regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Caballina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.469 - 478. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.08.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-stage corrosion, ion release, and the antibacterial effect of copper and cuprous oxide in physiological buffers: Phosphate-buffered saline vs Na-4-(2-hydroxyethyl)-1-piperazineethanesulfonic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Mücklich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (6), </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5123039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and high temperature decomposition of epitaxial metastable wurtzite (Ti1x,Alx)N(0001) thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Calamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrirero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Johansson Jõesaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 688, pp.137414. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppressing the carrier concentration of zinc tin nitride thin films by excess zinc content and low temperature growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeo Ohsawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyue Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Alnjiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (23), </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5129879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localised corrosion attacks and oxide growth on copper in phosphate-buffered saline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Mücklich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.109985 -. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.109985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Transparent p-Cu₂O/n-ZnO Nanoscale-Film Heterojunctions for Photodetection and Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Battie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aotmane En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (7), pp.4358-4366. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b00808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation structure and microstrain evolution during spinodal decomposition of reactive magnetron sputtered heteroepixatial c-(Ti0.37,Al0.63)N/c-TiN films grown on MgO(001) and (111) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Calamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Febvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (10), pp.105301. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5051609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature fabrication of transparent p-NiO/n-ZnO junctions with tunable electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.B. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.H. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.331-335. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Localized Surface Plasmon Resonance and Broadband Visible Photoresponse of Cu Nanoparticles/ZnO Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Battie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aotmane En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (47), pp.40958-40965. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b17194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Homoepitaxial Growth in Sputtered NiO Thin Films: An Effective Approach to Tune the Crystallization, Preferred Growth Orientation, and Electrical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaâfar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Soldera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (9), pp.1800191. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.201800191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alnjiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaâfar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kassavetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 182, pp.30-36. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structure and point defects-dependent Area-Selective Atomic Layer Deposition Approach for Facile Synthesis of p-Cu₂O/n-ZnO Segmented Nano-junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (43), pp.37671-37678. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b12584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver influence on the antibacterial activity of multi-functional Zr-Cu based thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etiemble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Der Loughian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 343, pp.108 - 114. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the structural, morphological, optical and electrical properties of reactively RF-sputtered cobalt oxide thin films with oxygen pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H El Aakib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Samba Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ait Dads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2018.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtzite CoO: a direct band gap oxide suitable for a photovoltaic absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (99), pp.13949-13952. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc06777e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Properties of FIB-Patterned RuOx Nanosupercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Ferris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Eddarir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (8), pp.1734-1739. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.7b00435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced thermal stability and mechanical properties of nitrogen deficient titanium aluminum nitride (Ti0.54Al0.46Ny) thin films by tuning the applied negative bias voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Calamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Johansson Jõesaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (6), </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4986350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and mechanical properties of Zr 1−x Mo x thin films: From the nano-crystalline to the amorphous state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thurieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jimenez-Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 729, pp.137 - 143. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.09.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Plasmonics with Conductive Ternary Nitrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Metaxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kassavetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Patsalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.10825-10834. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b16343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Zr-Cu-Ag thin film metallic glass deposed by magnetron PVD sputtering for antibacterial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etiemble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Der Loughian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Apreutesei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 707, pp.155-161. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen chemical state in N-doped Cu2O thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaâfar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (13), </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4979140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Effect of Nd for Ni 3+ Stabilization in NdNiO 3 Synthesized by Reactive DC Cosputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (39), pp.21579 - 21590. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature self-assembled growth of vertically aligned columnar copper oxide nanocomposite thin films on unmatched substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaâfar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soldera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.11122. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10540-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Cu + on ZnS:Cu p-type semiconductor films grown by sputtering: influence of substitutional Cu in the structural, optical and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shyju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (49), pp.43480-43488. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra05819a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Sliding, Scratching, and Impact-Loading Behavior of Hard CrB2 and Cr–B–N Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Kiryukhantsev-Korneev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bychkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Manakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Levashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (3), pp.44. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-016-0729-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electronic properties of conductive ternary nitrides with rare- or alkaline-earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kassavetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hodroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Metaxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Logothetidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (22), pp.225106. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4971407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological study of iron and lanthanum magnetron co-sputtering using two reactive gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 298 (39), pp.39-44. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structures of Cu2O, Cu4O3, and CuO: A joint experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Lany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaâfar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fagot-Revurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Ping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (24), pp.245418. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaâfar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soldera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (10), pp.1732-1739. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical reaction of lithium with ruthenium nitride thin films prepared by pulsed-DC magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Laik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 164, pp.12-20. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.02.171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the structure and preferred orientation in reactively sputtered copper oxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soldera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 335, pp.85-91. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards delafossite structure of Cu-Cr-O thin films deposited by reactive magnetron sputtering: Influence of substrate temperature on optoelectronics properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (SI), pp.101-107. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigations of iron oxynitride multilayered films obtained by reactive gas pulsing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grafouté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Greneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 272, pp.158-164. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard Cr-Al-Si-B-(N) coatings deposited by reactive and non-reactive magnetron sputtering of CrAlSiB target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. V. Kiryukhantsev-Korneev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Kuptsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. V. Shtansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 314, pp.104-111. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.06.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VN thin films as electrode materials for electrochemical capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lucio-Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouhtiyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.203-211. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Oxidation of NdNiO3-delta Thermochromic Thin Films Synthesized by a Two-Step Method in Soft Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Endrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (11), pp.5908-5917. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4111597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Behaviour of RF Magnetron Sputtered Ag2Cu2O3 Films: Influence of Oxygen Partial Pressure and Substrate Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sreedhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hari Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uthanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (5-6, SI), pp.946-952. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/asl.2014.5471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of Cr-B coatings deposited by magnetron sputtering in DC and HIPIMS modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. V. Kiryukhantsev-Korneev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Levashov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pis'ma v Zhurnal Tekhnicheskoi Fiziki / Technical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (7), pp.614-617. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1063785014070219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the preferred orientation in sputter-deposited Cu2O thin films: Influence of the initial growth stage and homoepitaxial growth mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soldera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.207-212. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmittance enhancement and optical band gap widening of Cu2O thin films after air annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mücklich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (7), </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4865957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation size effect on the thermochromic properties of rare earth cobaltites RECoO3 (RE: La, Nd, Sm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.113510. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4821884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of sputtered ruthenium nitride thin films as electrode material for energy-storage devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouhtiyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lucio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (9), pp.659. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric electrochemical capacitor microdevice designed with vanadium nitride and nickel oxide thin film electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Frappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lucio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhtiyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.104. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2012.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribocorrosion behavior of Ti-C-O-N nanostructured thin films (black) for decorative applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (SI), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2013.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputter Power Influenced Structural, Electrical, and Optical Behaviour of Nanocrystalline CuNiO2 Films Formed by RF Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sreedhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hari Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uthanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRN Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (ID 527341), </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/527341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic effect at room temperature of Sm0.5Ca0.5MnO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (11), pp.113517. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4722264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Properties of CuO and Cu4O3 from First-Principles Calculations, and Raman and Infrared Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Debbichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Marco de Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krueger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (-), pp.10232-10237. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp303096m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of novel titanium nitride-based decorative coatings by calcium addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hodroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 257 (20), pp.8525-8528. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.04.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self supported nickel antimonides based electrodes for li-ion battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192, pp.298-303. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2010.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation resistance of decorative (Ti,Mg)N coatings deposited by hybrid cathodic arc evaporation-magnetron sputtering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hodroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205 (19), pp.4547-4553. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.03.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry, phase formation, and catalytic activity of thin palladium-containing oxide films synthesized by plasma-assisted physical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. I. Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Endrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soldera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205, pp.S171-S177. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the deactivation of the dopant and electronic structure in reactively sputtered transparent Al-doped ZnO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (13), pp.132003. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/13/132003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and tribo-oxidation of nanocomposite Cr-Si-N coatings deposited by a hybrid arc/magnetron process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mège-Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esnouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (6-7), pp.973-977. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochromic effect in NdNiO 3−δ thin films annealed in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zaghrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (18), pp.182006. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/18/182006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between ultrathin films of YSZ deposited at the solid oxide fuel cell cathode/electrolyte interface by atomic layer deposition, dip-coating or sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Benamira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Ringuede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Fuels and Energy Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1876973X01002010087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep oxidation of methane on particles derived from YSZ-supported Pd-Pt-(O) coatings synthesized by Pulsed Filtered Cathodic Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Endrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Karoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (10), pp.1410-1413. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the structural changes induced by air oxidation in Ti–Si–N hard coatings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Marco de Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavaleiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 202 (11), pp.2413-2417. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of dark Ti(C,O,N) coatings prepared by reactive sputtering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Marco de Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 203, pp.804-807. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive gas pulsing process: a method to extend the composition range of sputtered iron oxynitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Grafoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 202, pp.4825-4829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nanostructuration of PVD hard TiN-based films on the durability of coated steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendibide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 202 (11), pp.2268-2277. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of silane for the deposition of hard and oxidation resistant Ti-Si-N coatings by a hybrid cathodic arc and chemical vapour process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2506-2508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of iron oxynitride films obtained by reactive magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Grafoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Greneche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (22), pp.226207. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/19/22/226207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical environment of iron atoms in iron oxynitride films synthesized by reactive magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grafouté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Greneche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (2), pp.153-156. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property change in decorative TiCxOy thin films: effect of the C/O ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lanceros-Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 515 (3), pp.866-871. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2006.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the silicon concentration on the optical and electrical properties of reactively sputtered Zr–Si–N nanocomposite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 131 (1-3), pp.36-39. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Niobium oxynitride thin films deposited by reactive magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kappl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Banakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 201, pp.4152-4157. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.08.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive sputtering: A method to modify the metallic ratio in the novel silver–copper oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 253, Issue 3, pp.1484-1488. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation resistance improvement of arc-evaporated TiN hard coatings by silicon addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 201, pp.4158-4162. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive sputtering: a method to modify the metallic ratio in the novel silver-copper oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 253, pp.1484-1488. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property change in multifunctional TiCxOy thin films: Effect of the O/Ti ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 515, Issue 3, pp.866-871. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2006.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des films colorés de Fe-O-N élaborés par pulvérisation magnétron réactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Grafoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Banakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of W–Ge–N coatings deposited by sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Piedade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavaleiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 200, Issues 22-23, pp.6303-6307. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, optical and electrical properties of reactively sputtered iron oxynitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grafouté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Banakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.1894-1898. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/39/9/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and tribological properties of reactively sputtered Zr–Si–N films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Takadoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 496, pp.445-449. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2005.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of reactively sputtered silver oxide films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 200, pp.276-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, Electrical, Optical and Mechanical Characterization of Decorative ZrOxNy Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rebouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tavares C.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1990261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties and electrochromic performance of reactively sputtered tungsten oxide films with water as reactive gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sadiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Terwagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 200, pp.232-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate effect on the formation of ω-phase in sputtered zirconium films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palmino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.1031-1036. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2005.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive sputtering of iron in Ar-N2 and Ar-O2 mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 200, pp.431-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Fe-B-N films deposited by reactive sputtering of a FeB target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 180-181, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactively sputtered zirconium nitride coatings: structural, mechanical, optical and electrical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Dehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174-175, pp.338-344. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0257-8972(03)00613-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wettability characterization of laser textured thin film metallic glasses: from macro- to micro- scale using Environmental SEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2025 Spring Meeting (symposium O)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of metals during topographic functionalization upon ultrafast laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garrelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priya Dominic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djafar Iabbaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Borroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Laser Ablation (COLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04881603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographic, chemical and property modifications of PVD ZrCu-based thin film metallic glasses through femtosecond laser treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Borroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2024 Spring Meeting (symposium I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strabsourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale characterization of the wettability of fs-laser textured thin film metallic glasses surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Canas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser Ablation COLA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Hersonissos (Crete), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale characterization of the wettability of thin film metallic glasses surfaces: Effect of a fs-laser treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clémence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2024 Spring Meeting (symposium M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a two-step process based on ultrasonic spray pyrolysis to optimize optical and electrical properties of ZnMgAlO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae El Berjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society (E-MRS), May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of atomic layer deposition alumina/graphene porous hybrids with high adsorption capacity of Congo red</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabita Mohd Firdaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Emo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D graphene-based architectures for environmental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabita Mohd Firdaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Emo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOPE Meetings with Nobel Laureates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical performances of nickel nitride / buckypaper hybrid materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Ben Razzouq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Hussain Ibupoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MRS Fall Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D graphene based architectures for environmental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabita Mohd Firdaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Emo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MRS Fall Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the precursor concentration on structural properties of ZnO thin films by ultrasonic spray pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourav Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christyves Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Horwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide semiconductors and related devices produced by high power impulse magnetron sputtering and selective area atomic layer deposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christy Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Soldera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Plasma Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the performances of textured segmented solar cells: achievements and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christy Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Soldera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Müklich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th DocMASE Summer School 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, saarbrüchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous heat transfers at the impact of a droplet onto a hot surfaces in the film boiling regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Caballina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between conventional reactive sputtering process and reactive gas pulsing process on the composition and the properties of iron oxynitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grafoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Plasma, Surface Engineering (PSE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of Fe-O-N thin films obtained by reactive magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grafoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the oxidation temperature on the structure and the hardness of Cr2N-based films deposited by a hybrid magnetron sputtering-arc evaporation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rachpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lintymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. von Stebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Symposium E-MRS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, electrical and optical properties Fe-O-N coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium on Plasma Processes CIP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of iron oxides and iron nitrides coatings deposited by reactive magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grafoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Banakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Plasma Surface Engineering (PSE'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of niobium oxynitride thin films deposited by reactive magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Banakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kappl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Metallurgical Coatings and Thin Films ICMCTF'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactively sputtered iron oxynitride coatings: comparison between reactive gas pulsing and conventional processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grafoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Banakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Plasma Surface Engineering (PSE'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Step Non-Reactive Magnetron Sputtering of Copper Iodide (CuI) Thin Films for p-type Transparent Electrodes in Photovoltaic Heterojunction Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraf Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Steciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Momentum in SOLving the indium and Silver consumption issues for a sustainable Terawattscale Industrialization of high efficiency solar CElls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienne, Austria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Momentum in SOLving the indium and Silver consumption issues for a sustainable Terawattscale Industrialization of high efficiency solar CElls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon PV 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the performances of textured segmented solar cells: achievements and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christy Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Soldera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Plasma Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Erfurt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the optoelectronic properties of ZnSnN2 thin films under different growth conditions and doping implantation of As and P at different concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Kopprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Kim Thanh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the performances of textured segmented solar cells: achievements and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soldera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Müklich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ieme colloque RAFALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de formation de nanoparticules à la surface de substrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pupier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Comby-Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Borroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2024/0399503A1. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId709"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -22126,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D8E14A8"/>
+    <w:nsid w:val="31A5EBE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22357,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-pierson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8790-3162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135449499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeshah Almushawwah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Albrithen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselito Labis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al-Gawati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. El-Naggar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114671" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Solomonov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Polan&#353;ek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00086F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Saddiqa Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian W&#228;ltermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mar&#237;a Delfino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wyn M&#252;ller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114545" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116521" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sancio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2025.100596" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A Milichko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102726" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kenzhebayeva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0178282" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Holtsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160338" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113164" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c04801" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Madkhali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Kaynar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alajlani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Coban" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia Guinea" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.03.120" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Aakib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Tchenka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outzourhit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoxiang Zhu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Achache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Prado Motta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delblouwe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelaingre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13050883" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03987138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pav&#237;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Andreoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.127491" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabita Mohd Firdaus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2023.100545" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171681" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245257v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlun Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niannian Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08623" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110650" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderzak El Farsy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9daa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111947" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fadel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111880" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042093v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Luo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Ahmed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-06879-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564121v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Bin Yaqub" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Vuchkov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Cavaleiro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151302" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto Ram&#237;rez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110601" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-022-00850-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Miao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7353" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kumagai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Tsunoda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyasu Oba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA01887J" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813046v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Grafoute" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Boko Jo&#235;l-Igor Djore" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12081050" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965829v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Ohsawa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ohashi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/htmp-2022-0028" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042077v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Calamba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salamania" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Johansson J&#245;esaar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.S. Johnson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boyd" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.116509" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03230420v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051076" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966196v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Raza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Snyders" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanos Konstantinidis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126880" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiphene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101126" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620171v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E. Giba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101500" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03361326v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gendarme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00478" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482913v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Venot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Longin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c01127" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042089v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kulachenkov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Shipilovskikh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Yankin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202107949" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.07.562" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf165" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966204v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina von Fieandt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fritze" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Osinger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110517" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966229v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Aakib" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Dads" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samba Vall" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2018.1560335" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965789v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126360" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042070v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atourki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nkhaili" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kissani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138199" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hein" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100630" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945236v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tranvouez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10070613" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945223v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110474" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042067v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyue Meng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pierson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129879" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chaze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caballina" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.08.069" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042054v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123039" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965608v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Calamba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrirero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137414" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488917v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2019.102759" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011073v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.018" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326746v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.036" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968287v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.062" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488929v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109985" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390743v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00808" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966917v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Febvrier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eklund" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051609" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033874v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Wei" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Xu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.01.015" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899428v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17194" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962287v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800191" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278609v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12584" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875811v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pierson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.057" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372937v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H El Aakib" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaik" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samba Vall" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ait Dads" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.10.065" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962289v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ge" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06777e" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032965v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metaxa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gall" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patsalas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b16343" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033867v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schramm" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansson J&#245;esaar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986350" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633885v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thurieau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez-Pique" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.153" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872884v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ferris" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Eddarir" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garbarino" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00435" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804262v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.259" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962293v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979140" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936106v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.04.039" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GPMDW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032621v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chamorro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shyju" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra05819a" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032922v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Kiryukhantsev-Korneev" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bychkova" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Manakova" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levashov" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-016-0729-0" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094435v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodroj" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Logothetidis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971407" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430765v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lany" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Ping Chen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245418" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293639v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.02.028" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK0ZF2D7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293641v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laik" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.171" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT2V53B0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293640v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grafout&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diama" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.04.010" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XSW7WBF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293642v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.01.009" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMW7LZ15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293267v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Porto" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhtiyya" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.07.056" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJNHJ1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293259v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. V. Kiryukhantsev-Korneev" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Kuptsov" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Shtansky" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.06.160" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QV4FZCK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293265v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.008" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLC3P1P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293266v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levashov" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063785014070219" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293263v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sreedhar" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hari Prasad Reddy" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uthanna" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2014.5471" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284785v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865957" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950598v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio Porto" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laik" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.01.030" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQXNKLCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920865v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821884" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950602v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Frappier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lucio Porto" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhtiyya" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.12.015" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ37ZBM1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293269v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lima" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Mathew" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Rocha" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Pinto" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.06.003" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299440v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/527341" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719327v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debbichi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krueger" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303096m" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067373v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.116" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB01X6R6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601692v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Benedetti" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morato" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.03.019" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBCJBNTF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094442v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.04.144" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7F98FZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699664v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Zakharov" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anders" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.021" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5XWT212-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569420v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Andersson" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/13/132003" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862988v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benamira" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringuede" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876973X01002010087" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056594v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zaghrioui" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/18/182006" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A8A42BB0F60202C16105477859221C95C632325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814985v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.06.039" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW4V95KR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431137v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karoum" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2009.03.008" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476051v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chapp&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunha" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moura" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.05.039" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319323v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476075v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.09.017" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTBT34Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434019v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mege" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendibide" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.08.073" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB915P1T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434197v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stauder" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268100v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/22/226207" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125625v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.09.012" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK1KL29L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248893v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.03.017" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D94T564-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267640v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fernandes" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carvalho" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vaz" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanceros-M&#233;ndez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Machado" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.07.047" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123476v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wiederkehr" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chappe" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.02.023" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X5B0T8Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125489v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Millet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charnay" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.023" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RKR8GZ1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125482v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenker" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kappl" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Banakh" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.104" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SWXNCFR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267638v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wiederkehr" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chapp&#233;" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268031v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Banakh" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125494v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Machado" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123489v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Piedade" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gomes" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.019" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-058F80F4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125637v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/9/026" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HN1Q2SJF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125490v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Takadoum" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.062" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-452TNP04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016716v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rebouta" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavares C.J." TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1990261" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105151v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105153v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadiki" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terwagne" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105157v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palmino" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.07.011" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFSQ67X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105148v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105143v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248846v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Dehlinger" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00613-3" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V1HL7BC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226547v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692622v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04881603v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Dominic" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702595v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Canas" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692600v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;mence" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280929v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Emo" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281259v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281253v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Ben Razzouq" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280959v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052137v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Fadel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soldera" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371863v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;klich" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740921v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Caballina" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346480v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grafoute" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346245v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346270v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rachpech" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintymer" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Stebut" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346447v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346163v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346201v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346150v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05367986v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraf Khan" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986673v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demange" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Deschanvres" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986771v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052173v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419004v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372121v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldera" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;klich" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986636v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pupier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-pierson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8790-3162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135449499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3xMT4JMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeshah Almushawwah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Albrithen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselito Labis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al-Gawati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. El-Naggar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114671" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Solomonov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Polan&#353;ek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00086F" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Saddiqa Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sancio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wyn M&#252;ller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2025.100596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A Milichko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102726" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian W&#228;ltermann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mar&#237;a Delfino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114545" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116521" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kenzhebayeva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0178282" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Holtsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160338" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174233" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Madkhali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Kaynar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alajlani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Coban" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia Guinea" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.03.120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c04801" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Aakib" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Tchenka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outzourhit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.127196" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoxiang Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Achache" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Prado Motta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delblouwe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelaingre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13050883" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03987138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pav&#237;a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Andreoli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.127491" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabita Mohd Firdaus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2023.100545" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184342v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171681" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlun Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niannian Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08623" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto Ram&#237;rez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110601" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823730v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-022-00850-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832707v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderzak El Farsy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9daa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938218v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111947" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813233v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fadel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111880" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042093v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Luo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Ahmed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-06879-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564121v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Bin Yaqub" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Vuchkov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Cavaleiro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151302" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978412v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110650" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682462v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Miao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7353" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767511v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kumagai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Tsunoda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyasu Oba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA01887J" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965829v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Ohsawa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ohashi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/htmp-2022-0028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813046v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Grafoute" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Boko Jo&#235;l-Igor Djore" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12081050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620171v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E. Giba" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101500" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03361326v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gendarme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00478" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966196v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Raza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Snyders" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanos Konstantinidis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126880" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiphene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101126" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042077v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Calamba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salamania" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Johansson J&#245;esaar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.S. Johnson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boyd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.116509" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03230420v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051076" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Venot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Longin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c01127" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042089v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kulachenkov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Shipilovskikh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Yankin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202107949" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966175v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.07.562" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966264v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf165" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966204v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina von Fieandt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fritze" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Osinger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110517" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966229v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Aakib" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Dads" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samba Vall" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2018.1560335" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965789v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126360" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042070v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atourki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nkhaili" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kissani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138199" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492484v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hein" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100630" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945236v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tranvouez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10070613" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945223v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110474" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968287v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.062" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488917v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2019.102759" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011073v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326746v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.036" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872402v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chaze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caballina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.08.069" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042054v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123039" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965608v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Calamba" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrirero" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137414" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042067v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyue Meng" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pierson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129879" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488929v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109985" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390743v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00808" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966917v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Febvrier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eklund" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051609" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033874v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Wang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Wei" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Xu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dai" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.01.015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899428v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17194" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962287v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800191" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJTBQBMZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278609v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12584" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875811v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pierson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.057" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372937v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H El Aakib" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaik" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samba Vall" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ait Dads" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.10.065" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962289v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ge" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06777e" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872884v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ferris" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Eddarir" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garbarino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00435" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033867v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schramm" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansson J&#245;esaar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986350" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633885v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thurieau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez-Pique" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.153" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WKHZ1RM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032965v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metaxa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gall" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patsalas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b16343" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804262v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.259" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962293v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979140" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032621v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chamorro" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shyju" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra05819a" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032922v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Kiryukhantsev-Korneev" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bychkova" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Manakova" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levashov" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-016-0729-0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094435v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodroj" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Logothetidis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971407" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936106v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.04.039" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2GPMDW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430765v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lany" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Ping Chen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245418" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293641v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laik" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.171" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT2V53B0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293639v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.02.028" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK0ZF2D7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293642v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.01.009" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMW7LZ15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293640v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grafout&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diama" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.04.010" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XSW7WBF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293259v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. V. Kiryukhantsev-Korneev" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Kuptsov" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Shtansky" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.06.160" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QV4FZCK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293267v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Porto" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhtiyya" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.07.056" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJNHJ1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293263v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sreedhar" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hari Prasad Reddy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uthanna" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2014.5471" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293266v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levashov" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063785014070219" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293265v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.008" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLC3P1P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284785v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865957" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920865v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821884" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950598v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio Porto" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laik" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.01.030" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQXNKLCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950602v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Frappier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lucio Porto" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhtiyya" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.12.015" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ37ZBM1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293269v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lima" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Mathew" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Rocha" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Pinto" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.06.003" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299440v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/527341" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719327v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debbichi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krueger" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303096m" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094442v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.04.144" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7F98FZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601692v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Benedetti" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morato" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.03.019" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBCJBNTF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067373v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.03.116" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB01X6R6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699664v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Zakharov" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anders" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.021" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5XWT212-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569420v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Andersson" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/13/132003" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814985v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.06.039" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW4V95KR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056594v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zaghrioui" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/18/182006" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A8A42BB0F60202C16105477859221C95C632325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862988v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benamira" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ringuede" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876973X01002010087" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431137v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karoum" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2009.03.008" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476075v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.09.017" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTBT34Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476051v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chapp&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaz" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunha" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moura" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.05.039" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319323v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434019v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mege" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendibide" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.08.073" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB915P1T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434197v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stauder" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268100v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/22/226207" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125625v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.09.012" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK1KL29L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267640v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fernandes" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carvalho" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vaz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanceros-M&#233;ndez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Machado" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.07.047" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248893v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.03.017" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D94T564-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125482v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenker" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kappl" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Banakh" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.104" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SWXNCFR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123476v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wiederkehr" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chappe" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.02.023" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X5B0T8Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125489v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Millet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charnay" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.023" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RKR8GZ1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267638v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wiederkehr" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chapp&#233;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125494v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Machado" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268031v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Banakh" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123489v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Piedade" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gomes" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.019" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-058F80F4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125637v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/9/026" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HN1Q2SJF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125490v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Takadoum" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.062" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-452TNP04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105151v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016716v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rebouta" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavares C.J." TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1990261" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105153v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadiki" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terwagne" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105157v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palmino" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.07.011" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFSQ67X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105148v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105143v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248846v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Dehlinger" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00613-3" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V1HL7BC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226547v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04881603v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Dominic" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692622v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702595v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Canas" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692600v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;mence" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280929v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Emo" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281259v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281253v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Ben Razzouq" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280959v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052137v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Fadel" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Soldera" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371863v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;klich" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740921v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Caballina" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346480v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grafoute" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346245v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346270v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rachpech" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintymer" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Stebut" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346447v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346163v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346201v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346150v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05367986v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraf Khan" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986673v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demange" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Deschanvres" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986771v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052173v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419004v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372121v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldera" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;klich" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986636v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pupier" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>