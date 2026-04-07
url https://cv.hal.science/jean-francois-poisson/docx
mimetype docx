--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of Nitrones with phosphinylallenes: DFT mechanistic investigations</w:t>
+                <w:t xml:space="preserve">Synthesis of Pyrrolidin‐3‐Ones and Spiropyrrolidinones by 1,3‐Dipolar Cycloadditions of Nitrones with Allenylphosphonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayhane Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Maldivi</w:t>
+                <w:t xml:space="preserve">Lucas Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carret</w:t>
+                <w:t xml:space="preserve">Soufiane Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Touil</w:t>
+                <w:t xml:space="preserve">David Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28 (28), pp.e202500359. </w:t>
+              <w:t xml:space="preserve">, 2025, 28 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164967v1</w:t>
+                <w:t xml:space="preserve">hal-05093665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Pyrrolidin‐3‐Ones and Spiropyrrolidinones by 1,3‐Dipolar Cycloadditions of Nitrones with Allenylphosphonates</w:t>
+                <w:t xml:space="preserve">Reaction of Nitrones with phosphinylallenes: DFT mechanistic investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayhane Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Mele</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pascale Maldivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Touil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28 (27), </w:t>
+              <w:t xml:space="preserve">, 2025, 28 (28), pp.e202500359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093665v1</w:t>
+                <w:t xml:space="preserve">hal-05164967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of hPIF1 helicase inhibitors by virtual screening of a Fsp3-enriched library</w:t>
               </w:r>
@@ -498,295 +498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-based discovery of first inhibitors targeting the helicase activity of human PIF1</w:t>
+                <w:t xml:space="preserve">Intramolecular Buchner reaction: experimental and theoretical comparison of the effect of the carbene substituent on the chemoselectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark J A Wever</w:t>
+                <w:t xml:space="preserve">Bich Tuyen Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca R Scommegna</w:t>
+                <w:t xml:space="preserve">Amira Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maldivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Egea-Rodriguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jose Brandao-Neto</w:t>
+                <w:t xml:space="preserve">Bernard Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae897⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366 (20), pp.4211-4218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202400527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886764v1</w:t>
+                <w:t xml:space="preserve">hal-04682171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular Buchner reaction: experimental and theoretical comparison of the effect of the carbene substituent on the chemoselectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure-based discovery of first inhibitors targeting the helicase activity of human PIF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J A Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca R Scommegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich Tuyen Phung</w:t>
+                <w:t xml:space="preserve">Sara Egea-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Medini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Poisson</w:t>
+                <w:t xml:space="preserve">Saba Dehghani-Tafti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bessières</w:t>
+                <w:t xml:space="preserve">Jose Brandao-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 366 (20), pp.4211-4218. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52, pp.12616 - 12632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202400527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682171v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-Level Structure of the Organic-Inorganic Interface of Colloidal ZnO Nanoplatelets from Dynamic Nuclear Polarization-Enhanced NMR</w:t>
               </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saumya Badoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Terlecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,77 +1053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 4-Phosphonylpyrrolidin-3-ones via [3+2] Cycloaddition of Nitrones with Phosphinylallenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayhane Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maldivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1304,51 +1304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistep Continuous Flow Synthesis of Isolable NH 2 ‐Sulfinamidines via Nucleophilic Addition to Transient Sulfurdiimide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Andresini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Degennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,51 +1438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Intramolecular Buchner Reaction: From High Stereoselectivity to Coexistence of Norcaradiene, Cycloheptatriene, and an Intermediate Form in the Solid State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maldivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (7), pp.2449-2454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1685,51 +1685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Chiral Sulfinamides into Formation and Reduction of Sulfinylketimines to Obtain Valuable α-Chiral Primary Amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukuka Achuenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1783,291 +1783,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing Enantiopure Endocyclic Sulfoximines Through Catalytic Cycloisomerization of Oxygenated Propargyl‐Sulfinamides</w:t>
+                <w:t xml:space="preserve">Current trends in protein acetylation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Cividino</w:t>
+                <w:t xml:space="preserve">Issa Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Verrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">Michel Seve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201801408⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2), pp.139-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14789450.2019.1559061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413313v1</w:t>
+                <w:t xml:space="preserve">hal-01987942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current trends in protein acetylation analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accessing Enantiopure Endocyclic Sulfoximines Through Catalytic Cycloisomerization of Oxygenated Propargyl‐Sulfinamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cunin</w:t>
+                <w:t xml:space="preserve">Pascale Cividino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Minassian</w:t>
+                <w:t xml:space="preserve">Charlie Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (2), pp.139-159. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361 (6), pp.1236-1240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14789450.2019.1559061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201801408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987942v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and Identification of Nicotiflorin Leaves of Costus spectabilis (Fenzl) K. Schum</w:t>
               </w:r>
@@ -2217,64 +2217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cannillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cividino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (15), pp.4558-4561. </w:t>
@@ -2563,64 +2563,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Free, Microwave Assisted Preparation of N -Sulfonyl and N -Sulfinyl Imines and Imidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2661,287 +2661,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhydroxylated Quinolizidine Iminosugars as Nanomolar Selective Inhibitors of α-Glucosidases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aziridination of Cyclic Nitrones Targeting Constrained Iminosugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Tangara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vieira da Cruz</w:t>
+                <w:t xml:space="preserve">Clara Aupic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kanazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b01494⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (18), pp.4842 - 4845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649330v1</w:t>
+                <w:t xml:space="preserve">hal-01644399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziridination of Cyclic Nitrones Targeting Constrained Iminosugars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salia Tangara</w:t>
+                <w:t xml:space="preserve">Polyhydroxylated Quinolizidine Iminosugars as Nanomolar Selective Inhibitors of α-Glucosidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vieira da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kanazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Aupic</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Jean-Bernard Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (18), pp.4842 - 4845. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (18), pp.9866 - 9872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b01494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644399v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereodivergent Synthesis of Pseudotabersonine Alkaloids</w:t>
               </w:r>
@@ -3113,51 +3113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (2), pp.363 - 372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3325,64 +3325,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ynol Ethers: Synthesis and Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3442,51 +3442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Diastereoselective and Irreversible Aldol Reactions of N-Sulfonylimidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Bartrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3572,64 +3572,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cividino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (12), pp.2824 - 2827. </w:t>
@@ -3810,51 +3810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Resolution in the [2+2] Cycloaddition of Ketenes: An Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3965,51 +3965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cividino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Banchelin Sainte-Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4054,70 +4054,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Synthesis of α,α-Disubstituted Amino Acids by Cycloaddition of ( E )-Ketonitrones with Vinyl Ethers</w:t>
+                <w:t xml:space="preserve">ChemInform Abstract: Asymmetric Synthesis of α,α-Disubstituted Amino Acids by Cycloaddition of (E)-Ketonitrones with Vinyl Ethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cividino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4133,608 +4133,608 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (7), pp.1936-1939. </w:t>
+              <w:t xml:space="preserve">ChemInform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (37), </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol500483t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chin.201437144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652164v1</w:t>
+                <w:t xml:space="preserve">hal-01652157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-Metal-Catalyzed Ring Expansion of Diazocarbonylated Cyclic N -Hydroxylamines: A New Approach to Cyclic Ketonitrones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Kanazawa</w:t>
+                <w:t xml:space="preserve">Sulfinylimidates as Chiral Amide Equivalents for Irreversible, Asymmetric Aldol Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Bartrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Viceriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16 (17), pp.4484 - 4487. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.1972 - 1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol500520h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol502029z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652514v1</w:t>
+                <w:t xml:space="preserve">hal-01652411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfinylimidates as Chiral Amide Equivalents for Irreversible, Asymmetric Aldol Reactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carret</w:t>
+                <w:t xml:space="preserve">Asymmetric Access to α-Substituted Functional Aspartic Acid Derivatives by a [3+2] Strategy Employing a Chiral Dienophile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Y. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (14), pp.2924-2932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201301739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol500520h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652411v1</w:t>
+                <w:t xml:space="preserve">hal-01652161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Access to α-Substituted Functional Aspartic Acid Derivatives by a [3+2] Strategy Employing a Chiral Dienophile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Beauchard</w:t>
+                <w:t xml:space="preserve">Asymmetric Synthesis of α,α-Disubstituted Amino Acids by Cycloaddition of ( E )-Ketonitrones with Vinyl Ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cividino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Py</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Shpak-Kraievskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201301739⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.1936-1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol500483t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01652161v1</w:t>
+                <w:t xml:space="preserve">hal-01652164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChemInform Abstract: Asymmetric Synthesis of α,α-Disubstituted Amino Acids by Cycloaddition of (E)-Ketonitrones with Vinyl Ethers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Cividino</w:t>
+                <w:t xml:space="preserve">Transition-Metal-Catalyzed Ring Expansion of Diazocarbonylated Cyclic N -Hydroxylamines: A New Approach to Cyclic Ketonitrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Lieou Kui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kanazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Py</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemInform</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (17), pp.4484 - 4487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol502029z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chin.201437144⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01652157v1</w:t>
+                <w:t xml:space="preserve">hal-01652514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concise Preparation of Optically Active Heteroaryl α-(Hydroxyamino) Esters</w:t>
               </w:r>
@@ -4772,51 +4772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (18), pp.3773-3776. </w:t>
@@ -4866,64 +4866,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly diastereoselective addition of alkoxyethynyl aluminium reagents to N-tert-butylsulfinyl aldimines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4964,549 +4964,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric addition of aryloxy ethynyl lithium derivatives to N-sulfinyl imines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carret</w:t>
+                <w:t xml:space="preserve">Unprecedented base-promoted nucleophilic addition of diazoesters to nitrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Lieou Kui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kanazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 144 (4), pp.455 - 460. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (37), pp.5103 - 5105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00706-012-0907-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652587v1</w:t>
+                <w:t xml:space="preserve">hal-01653066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented base-promoted nucleophilic addition of diazoesters to nitrones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Kanazawa</w:t>
+                <w:t xml:space="preserve">Asymmetric addition of aryloxy ethynyl lithium derivatives to N-sulfinyl imines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (37), pp.5103 - 5105. </w:t>
+              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 144 (4), pp.455 - 460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.07.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00706-012-0907-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653066v1</w:t>
+                <w:t xml:space="preserve">hal-01652587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diels–Alder-Based Total Synthesis of (−)-Kainic Acid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrew Greene</w:t>
+                <w:t xml:space="preserve">Asymmetric Synthesis of Cyclobutanones: Synthesis of Cyclobut-G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 77 (12), pp.5286-5296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo300608g⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 77 (4), pp.1710 - 1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/Jo202261z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429911v1</w:t>
+                <w:t xml:space="preserve">hal-01654789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Synthesis of Cyclobutanones: Synthesis of Cyclobut-G</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew E. Greene</w:t>
+                <w:t xml:space="preserve">A Diels–Alder-Based Total Synthesis of (−)-Kainic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Orellana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushil Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 77 (4), pp.1710 - 1721. </w:t>
+              <w:t xml:space="preserve">, 2012, 77 (12), pp.5286-5296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/Jo202261z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo300608g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654789v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Addition of Alkoxy Ethynyl Anion to Chiral N -Sulfinyl Imines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5695,51 +5695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Synthesis of Functionalized, Monocyclic Chlorocyclobutenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6045,51 +6045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expedient Approach to Chiral Cyclobutanones: Asymmetric Synthesis of Cyclobut-G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susannah Coote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6188,51 +6188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6292,51 +6292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Pressure Diels−Alder Approach to Natural Kainic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sushil K Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Orellana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6409,51 +6409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric [2 + 2] Cycloaddition: Total Synthesis of (−)-Swainsonine and (+)-6-Epicastanospermine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ceccon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6739,90 +6739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rh(II)-catalyzed carbene insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich Tuyen Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maldivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6854,372 +6854,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and transformations of sulfinamidines and sulfinimidate esters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Degennaro</w:t>
+                <w:t xml:space="preserve">A Novel Methodology to Access a Wide Range of Chiral Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chukuka Achuenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berthiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOCS-29th International Symposium on the Organic Chemistry of Sulfur -A hybrid conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, University of Guelph, Canada</w:t>
+              <w:t xml:space="preserve">journée de printemps SCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCF, Jun 2022, Le bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936910v1</w:t>
+                <w:t xml:space="preserve">hal-04941004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Natural Products to New Synthetic Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and transformations of sulfinamidines and sulfinimidate esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Andresini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Spennacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ciriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Degennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence - Société Edelris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISOCS-29th International Symposium on the Organic Chemistry of Sulfur -A hybrid conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, University of Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912586v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Methodology to Access a Wide Range of Chiral Amines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Natural Products to New Synthetic Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée de printemps SCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCF, Jun 2022, Le bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Conférence - Société Edelris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941004v1</w:t>
+                <w:t xml:space="preserve">hal-04912586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of ketenes using flow chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7283,51 +7283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayhane Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7391,51 +7391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukuka Achuenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Berthiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7486,51 +7486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of aziridines and reactivity of ketenes in flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7663,51 +7663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7896,64 +7896,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of thiosulfinylimidate in total synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cividino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8086,208 +8086,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 4-Phosphonylpyrrolidin-3-ones via [3+2] Cycloaddition of Nitrones with Phosphonylallenes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">(3+2) cycloaddition of ketenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Viceriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Chimie Organique (JCO 2022)</w:t>
+              <w:t xml:space="preserve">Journée de Chimie Organique (JCO-SCF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926277v1</w:t>
+                <w:t xml:space="preserve">hal-04931145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of ketenes using flow chemistry</w:t>
+                <w:t xml:space="preserve">(3+2) Cycloaddition of ketenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Viceriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8295,604 +8304,595 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (17th)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931038v1</w:t>
+                <w:t xml:space="preserve">hal-04931078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and transformations of neglected sulfinamidines and sulfinimidate esters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fulvio Ciriaco</w:t>
+                <w:t xml:space="preserve">Reactivity of ketenes using flow chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renzo Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOS 2022 XLVI "A. Corbella" International Summer School on Organic Synthesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Gargano, Italy</w:t>
+              <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (17th)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936919v1</w:t>
+                <w:t xml:space="preserve">hal-04931038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistep Continuous Flow Synthesis of Primary Sulfinamidines by Reaction of a Transient Sulfurdiimide with Organometallic Compounds</w:t>
+                <w:t xml:space="preserve">Synthesis and transformations of neglected sulfinamidines and sulfinimidate esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Andresini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Ciriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Degennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XL Convegno Nazionale della Divisione di Chimica Organica, CDCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">ISOS 2022 XLVI "A. Corbella" International Summer School on Organic Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Gargano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936924v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(3+2) Cycloaddition of ketenes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 4-Phosphonylpyrrolidin-3-ones via [3+2] Cycloaddition of Nitrones with Phosphonylallenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maldivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (17th)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">Journée de Chimie Organique (JCO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931078v1</w:t>
+                <w:t xml:space="preserve">hal-04926277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(3+2) cycloaddition of ketenes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carret</w:t>
+                <w:t xml:space="preserve">Multistep Continuous Flow Synthesis of Primary Sulfinamidines by Reaction of a Transient Sulfurdiimide with Organometallic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Andresini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Ciriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Degennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Chimie Organique (JCO-SCF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">XL Convegno Nazionale della Divisione di Chimica Organica, CDCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931145v1</w:t>
+                <w:t xml:space="preserve">hal-04936924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rh(II)-catalyzed carbene insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich Tuyen Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maldivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8943,51 +8943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of neglected S(IV) functionalities via S─N and S─C bond formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Andresini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Spennacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Ciriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9081,51 +9081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayhane Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9176,64 +9176,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use thiosulfinylimidate in total synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cividino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9297,51 +9297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Viceriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9548,51 +9548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Touil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500390" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300099v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J.A. Wever" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Scommegna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodeschini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sanders" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2025.130314" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J A Wever" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca R Scommegna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Egea-Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Dehghani-Tafti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Brandao-Neto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae897" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Tuyen Phung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Medini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bessi&#232;res" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400527" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Badoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Terlecki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933153v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berthiol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boissieras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020682" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413282v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukuka Achuenu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1737563" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andresini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Degennaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ciriaco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dauban" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03774" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Viceriat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00335" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000608" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Verrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801408" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01987942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Diallo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Minassian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2019.1559061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Keita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah Traore" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhoum Diarra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Kon&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Mariko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cannillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grisel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01851" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Tangara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kanazawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fayolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03868F" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.05.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00864" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vieira da Cruz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Behr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01494" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644399v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02283" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Kazak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Priede" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shubin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E. Bartrum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02635" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lieou Kui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601255" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godet-Bar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faulques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta10177a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644788v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.93" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Bartrum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562785" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poittevin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01058" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delair" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Greene" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5b00493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405393" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3LP0KLS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651084v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomasset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Racine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Banchelin Sainte-Luce" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01505" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Shpak-Kraievskyi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Y. Laurent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500483t" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502029z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652411v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500520h" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Ben Ayed" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301739" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCAFDC60CD6743F30D8A6AFE717DAEDCCA8EB935/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652157v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.201437144" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z9MLLR3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652158v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Murat-Onana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Denis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402322" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2GJNGVR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42352b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652587v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-012-0907-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0DVG83KR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.07.044" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W6JLW5D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Orellana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Pandey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300608g" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Jo202261z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Ol302392k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655235v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10870-011-0045-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WV1X45LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101559b" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ceccon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Danoun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B901488H" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4PMS5LHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659030v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900595" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394515v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Coote" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702977x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801704u" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417854v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil K Pandey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Greene" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062419l" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0617751" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912610v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912607v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936910v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Spennacchio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ciriaco" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938943v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944138v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912678v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912663v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936754v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912583v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912593v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936758v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marchand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912614v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926277v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936919v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Luisi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931078v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931145v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926322v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Touil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500390" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300099v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J.A. Wever" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Scommegna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodeschini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sanders" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2025.130314" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Tuyen Phung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Medini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bessi&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400527" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J A Wever" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca R Scommegna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Egea-Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Dehghani-Tafti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Brandao-Neto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae897" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Badoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Terlecki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933153v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berthiol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boissieras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020682" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413282v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukuka Achuenu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1737563" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andresini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Degennaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ciriaco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dauban" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03774" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Viceriat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00335" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000608" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01987942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Minassian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2019.1559061" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Verrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801408" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Keita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah Traore" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhoum Diarra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Kon&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Mariko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cannillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grisel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01851" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Tangara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kanazawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fayolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03868F" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.05.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00864" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02283" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vieira da Cruz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Behr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01494" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Kazak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Priede" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shubin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E. Bartrum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02635" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lieou Kui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601255" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godet-Bar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faulques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta10177a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644788v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.93" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Bartrum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562785" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poittevin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01058" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delair" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Greene" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5b00493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405393" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3LP0KLS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651084v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomasset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Racine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Banchelin Sainte-Luce" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01505" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652157v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Shpak-Kraievskyi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Y. Laurent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.201437144" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z9MLLR3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652411v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500520h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Ben Ayed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301739" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCAFDC60CD6743F30D8A6AFE717DAEDCCA8EB935/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500483t" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652514v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502029z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652158v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Murat-Onana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Denis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402322" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2GJNGVR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42352b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653066v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.07.044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W6JLW5D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652587v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-012-0907-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0DVG83KR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Jo202261z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429911v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Orellana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Pandey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300608g" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Ol302392k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655235v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10870-011-0045-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WV1X45LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101559b" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ceccon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Danoun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B901488H" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4PMS5LHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659030v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900595" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394515v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Coote" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702977x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801704u" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417854v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil K Pandey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Greene" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062419l" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0617751" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912610v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912607v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Spennacchio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ciriaco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912586v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938943v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944138v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912678v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912663v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936754v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912583v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912593v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936758v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marchand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912614v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931145v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931078v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Luisi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926322v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>