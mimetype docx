--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,693 +368,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of hPIF1 helicase inhibitors by virtual screening of a Fsp3-enriched library</w:t>
+                <w:t xml:space="preserve">Enantioselective Synthesis of Sulfinamidines via Asymmetric Rhodium–Catalyzed Imidation of Sulfenamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark J.A. Wever</w:t>
+                <w:t xml:space="preserve">Michael Andresini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Scommegna</w:t>
+                <w:t xml:space="preserve">Théo Bissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+                <w:t xml:space="preserve">Juline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rodeschini</w:t>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Sanders</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 128, pp.130314. </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2025.130314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202500423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300099v1</w:t>
+                <w:t xml:space="preserve">hal-05586939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular Buchner reaction: experimental and theoretical comparison of the effect of the carbene substituent on the chemoselectivity</w:t>
+                <w:t xml:space="preserve">Identification of hPIF1 helicase inhibitors by virtual screening of a Fsp3-enriched library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich Tuyen Phung</w:t>
+                <w:t xml:space="preserve">Mark J.A. Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Medini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Poisson</w:t>
+                <w:t xml:space="preserve">Francesca Scommegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bessières</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202400527⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 128, pp.130314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2025.130314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682171v1</w:t>
+                <w:t xml:space="preserve">hal-05300099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-based discovery of first inhibitors targeting the helicase activity of human PIF1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intramolecular Buchner reaction: experimental and theoretical comparison of the effect of the carbene substituent on the chemoselectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Egea-Rodriguez</w:t>
+                <w:t xml:space="preserve">Bich Tuyen Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saba Dehghani-Tafti</w:t>
+                <w:t xml:space="preserve">Amira Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maldivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Brandao-Neto</w:t>
+                <w:t xml:space="preserve">Bernard Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52, pp.12616 - 12632. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366 (20), pp.4211-4218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202400527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886764v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-Level Structure of the Organic-Inorganic Interface of Colloidal ZnO Nanoplatelets from Dynamic Nuclear Polarization-Enhanced NMR</w:t>
+                <w:t xml:space="preserve">Structure-based discovery of first inhibitors targeting the helicase activity of human PIF1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saumya Badoni</w:t>
+                <w:t xml:space="preserve">Mark J A Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Terlecki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+                <w:t xml:space="preserve">Francesca R Scommegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+                <w:t xml:space="preserve">Sara Egea-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Dehghani-Tafti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Brandao-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c09113⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52, pp.12616 - 12632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886845v1</w:t>
+                <w:t xml:space="preserve">hal-04886764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Synthesis of IMC-48 and Affinity Evaluation with Different i-Motif DNA Sequences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic-Level Structure of the Organic-Inorganic Interface of Colloidal ZnO Nanoplatelets from Dynamic Nuclear Polarization-Enhanced NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Bonnet</w:t>
+                <w:t xml:space="preserve">Saumya Badoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pierrot</w:t>
+                <w:t xml:space="preserve">Michał Terlecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (2), pp.682. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (40), pp.27655-27667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28020682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c09113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933153v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 4-Phosphonylpyrrolidin-3-ones via [3+2] Cycloaddition of Nitrones with Phosphinylallenes</w:t>
               </w:r>
@@ -1066,77 +1066,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayhane Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maldivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 365 (9), pp.1385-1390. </w:t>
@@ -1168,6907 +1168,7041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,2-Additions on Chiral N-Sulfinylketimines: An Easy Access to Chiral α-Tertiary Amines</w:t>
+                <w:t xml:space="preserve">Novel Synthesis of IMC-48 and Affinity Evaluation with Different i-Motif DNA Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chukuka Achuenu</w:t>
+                <w:t xml:space="preserve">Florian Berthiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Carret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joseph Boissieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0041-1737563⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28020682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413282v1</w:t>
+                <w:t xml:space="preserve">hal-03933153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistep Continuous Flow Synthesis of Isolable NH 2 ‐Sulfinamidines via Nucleophilic Addition to Transient Sulfurdiimide</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1,2-Additions on Chiral N-Sulfinylketimines: An Easy Access to Chiral α-Tertiary Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvio Ciriaco</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Chukuka Achuenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berthiol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202066⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (10), pp.2309-2329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0041-1737563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413280v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Intramolecular Buchner Reaction: From High Stereoselectivity to Coexistence of Norcaradiene, Cycloheptatriene, and an Intermediate Form in the Solid State</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multistep Continuous Flow Synthesis of Isolable NH 2 ‐Sulfinamidines via Nucleophilic Addition to Transient Sulfurdiimide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Andresini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Degennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Ciriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c03774⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (59), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371078v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of γ-Lactams by Formal Cycloadditions with Ketenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Asymmetric Intramolecular Buchner Reaction: From High Stereoselectivity to Coexistence of Norcaradiene, Cycloheptatriene, and an Intermediate Form in the Solid State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maldivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dauban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23 (7), pp.2449-2454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c00335⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.300-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c03774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413291v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Chiral Sulfinamides into Formation and Reduction of Sulfinylketimines to Obtain Valuable α-Chiral Primary Amines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chukuka Achuenu</w:t>
+                <w:t xml:space="preserve">Synthesis of γ-Lactams by Formal Cycloadditions with Ketenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Viceriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Berthiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (7), pp.2449-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c00335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202000608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02988213v1</w:t>
+                <w:t xml:space="preserve">hal-04413291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current trends in protein acetylation analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Application of Chiral Sulfinamides into Formation and Reduction of Sulfinylketimines to Obtain Valuable α-Chiral Primary Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chukuka Achuenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berthiol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14789450.2019.1559061⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202000608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987942v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing Enantiopure Endocyclic Sulfoximines Through Catalytic Cycloisomerization of Oxygenated Propargyl‐Sulfinamides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current trends in protein acetylation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Cividino</w:t>
+                <w:t xml:space="preserve">Michel Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Verrier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Valérie Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201801408⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2), pp.139-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14789450.2019.1559061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413313v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Identification of Nicotiflorin Leaves of Costus spectabilis (Fenzl) K. Schum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accessing Enantiopure Endocyclic Sulfoximines Through Catalytic Cycloisomerization of Oxygenated Propargyl‐Sulfinamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nah Traore</w:t>
+                <w:t xml:space="preserve">Pascale Cividino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouhoum Diarra</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlie Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der Chemica Sinica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361 (6), pp.1236-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201801408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912570v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of Proteasome Inhibitor (−)-Omuralide through Asymmetric Ketene [2 + 2]-Cycloaddition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and Identification of Nicotiflorin Leaves of Costus spectabilis (Fenzl) K. Schum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rullière</w:t>
+                <w:t xml:space="preserve">Nah Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cannillo</w:t>
+                <w:t xml:space="preserve">Nouhoum Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Grisel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carret</w:t>
+                <w:t xml:space="preserve">Donatien Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Mariko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Der Chemica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1:2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048204v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short synthesis, X-ray and conformational analysis of a cyclic peracetylated L-sorbose-derived nitrone, a useful intermediate towards N–O-containing D-gluco-iminosugars</w:t>
+                <w:t xml:space="preserve">Total Synthesis of Proteasome Inhibitor (−)-Omuralide through Asymmetric Ketene [2 + 2]-Cycloaddition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salia Tangara</w:t>
+                <w:t xml:space="preserve">Pauline Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Kanazawa</w:t>
+                <w:t xml:space="preserve">Alexandre Cannillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Fayolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+                <w:t xml:space="preserve">Julien Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cividino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (20), pp.16735-16743. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (15), pp.4558-4561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NJ03868F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048186v1</w:t>
+                <w:t xml:space="preserve">hal-02048204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unprecedented 7-membered ring enamide cyclization through hypervalent iodine phenolic oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Short synthesis, X-ray and conformational analysis of a cyclic peracetylated L-sorbose-derived nitrone, a useful intermediate towards N–O-containing D-gluco-iminosugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Tangara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kanazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.05.013⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (20), pp.16735-16743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ03868F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846972v1</w:t>
+                <w:t xml:space="preserve">hal-02048186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Free, Microwave Assisted Preparation of N -Sulfonyl and N -Sulfinyl Imines and Imidates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An unprecedented 7-membered ring enamide cyclization through hypervalent iodine phenolic oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berthiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b00864⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (23), pp.2293 - 2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846975v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziridination of Cyclic Nitrones Targeting Constrained Iminosugars</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Metal Free, Microwave Assisted Preparation of N -Sulfonyl and N -Sulfinyl Imines and Imidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (7), pp.8563 - 8569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b00864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02283⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644399v1</w:t>
+                <w:t xml:space="preserve">hal-01846975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhydroxylated Quinolizidine Iminosugars as Nanomolar Selective Inhibitors of α-Glucosidases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light assisted rechargeable batteries: a proof of concept with BODIPY derivatives acting as a combined photosensitizer and electrical storage unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Behr</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Godet-Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Faulques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b01494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.1902-1905 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ta10177a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649330v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereodivergent Synthesis of Pseudotabersonine Alkaloids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Aziridination of Cyclic Nitrones Targeting Constrained Iminosugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Tangara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Aupic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kanazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Py</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (19), pp.5356 - 5359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02635⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (18), pp.4842 - 4845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649359v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Metal-Catalyzed Reactions of α-Diazo-β-hydroxyamino Esters: Conversion of Cyclic Aldonitrones into Ketonitrones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Polyhydroxylated Quinolizidine Iminosugars as Nanomolar Selective Inhibitors of α-Glucosidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vieira da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kanazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (18), pp.9866 - 9872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b01494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201601255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644642v1</w:t>
+                <w:t xml:space="preserve">hal-01649330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light assisted rechargeable batteries: a proof of concept with BODIPY derivatives acting as a combined photosensitizer and electrical storage unit</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereodivergent Synthesis of Pseudotabersonine Alkaloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Massuyeau</w:t>
+                <w:t xml:space="preserve">Mihail Kazak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Faulques</w:t>
+                <w:t xml:space="preserve">Martins Priede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Shubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah E. Bartrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ta10177a⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (19), pp.5356 - 5359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577920v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ynol Ethers: Synthesis and Reactivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Exploring the Metal-Catalyzed Reactions of α-Diazo-β-hydroxyamino Esters: Conversion of Cyclic Aldonitrones into Ketonitrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Lieou Kui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kanazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2533/chimia.2016.93⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2), pp.363 - 372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201601255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644788v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Diastereoselective and Irreversible Aldol Reactions of N-Sulfonylimidates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hannah Bartrum</w:t>
+                <w:t xml:space="preserve">Ynol Ethers: Synthesis and Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1562785⟩</w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (1), pp.93 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2016.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644659v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal [2 + 2]-Cycloaddition of Ketenes with Chiral Enol Ethers: Route to Densely Substituted Cyclobutanones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Cividino</w:t>
+                <w:t xml:space="preserve">Highly Diastereoselective and Irreversible Aldol Reactions of N-Sulfonylimidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Bartrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (19), pp.3413 - 3419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1562785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644779v1</w:t>
+                <w:t xml:space="preserve">hal-01644659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse Natural Products from Dichlorocyclobutanones: An Evolutionary Tale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alice Kanazawa</w:t>
+                <w:t xml:space="preserve">Thermal [2 + 2]-Cycloaddition of Ketenes with Chiral Enol Ethers: Route to Densely Substituted Cyclobutanones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew E. Greene</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Poittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cividino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (2), pp.252 - 261. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (12), pp.2824 - 2827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.5b00493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644616v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Resolution in the [2+2] Cycloaddition of Ketenes: An Experimental and Theoretical Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diverse Natural Products from Dichlorocyclobutanones: An Evolutionary Tale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Milet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Deprés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kanazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Greene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201405393⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (2), pp.252 - 261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.5b00493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651091v1</w:t>
+                <w:t xml:space="preserve">hal-01644616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxymethyl-Branched Polyhydroxylated Indolizidines: Novel Selective α-Glucosidase Inhibitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Boisson</w:t>
+                <w:t xml:space="preserve">Kinetic Resolution in the [2+2] Cycloaddition of Ketenes: An Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thomasset</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01505⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (10), pp.3876 - 3881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201405393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651084v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChemInform Abstract: Asymmetric Synthesis of α,α-Disubstituted Amino Acids by Cycloaddition of (E)-Ketonitrones with Vinyl Ethers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydroxymethyl-Branched Polyhydroxylated Indolizidines: Novel Selective α-Glucosidase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofei Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Thomas Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cividino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Y. Laurent</w:t>
+                <w:t xml:space="preserve">Thomas Banchelin Sainte-Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemInform</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45 (37), </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (15), pp.3662 - 3665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chin.201437144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01652157v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfinylimidates as Chiral Amide Equivalents for Irreversible, Asymmetric Aldol Reactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">ChemInform Abstract: Asymmetric Synthesis of α,α-Disubstituted Amino Acids by Cycloaddition of (E)-Ketonitrones with Vinyl Ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cividino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Shpak-Kraievskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Y. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol500520h⟩</w:t>
+              <w:t xml:space="preserve">ChemInform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (37), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chin.201437144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652411v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Access to α-Substituted Functional Aspartic Acid Derivatives by a [3+2] Strategy Employing a Chiral Dienophile</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sulfinylimidates as Chiral Amide Equivalents for Irreversible, Asymmetric Aldol Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Bartrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Viceriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.1972 - 1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol500520h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201301739⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01652161v1</w:t>
+                <w:t xml:space="preserve">hal-01652411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Synthesis of α,α-Disubstituted Amino Acids by Cycloaddition of ( E )-Ketonitrones with Vinyl Ethers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Asymmetric Access to α-Substituted Functional Aspartic Acid Derivatives by a [3+2] Strategy Employing a Chiral Dienophile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol500483t⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (14), pp.2924-2932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201301739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652164v1</w:t>
+                <w:t xml:space="preserve">hal-01652161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-Metal-Catalyzed Ring Expansion of Diazocarbonylated Cyclic N -Hydroxylamines: A New Approach to Cyclic Ketonitrones</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Asymmetric Synthesis of α,α-Disubstituted Amino Acids by Cycloaddition of ( E )-Ketonitrones with Vinyl Ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cividino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Shpak-Kraievskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Y. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16 (17), pp.4484 - 4487. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol502029z⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.1936-1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol500483t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652514v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concise Preparation of Optically Active Heteroaryl α-(Hydroxyamino) Esters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transition-Metal-Catalyzed Ring Expansion of Diazocarbonylated Cyclic N -Hydroxylamines: A New Approach to Cyclic Ketonitrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Lieou Kui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kanazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Py</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014 (18), pp.3773-3776. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (17), pp.4484 - 4487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201402322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol502029z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01652158v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly diastereoselective addition of alkoxyethynyl aluminium reagents to N-tert-butylsulfinyl aldimines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Concise Preparation of Optically Active Heteroaryl α-(Hydroxyamino) Esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Murat-Onana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ob42352b⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (18), pp.3773-3776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201402322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652198v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented base-promoted nucleophilic addition of diazoesters to nitrones</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Highly diastereoselective addition of alkoxyethynyl aluminium reagents to N-tert-butylsulfinyl aldimines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.07.044⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob42352b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01653066v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric addition of aryloxy ethynyl lithium derivatives to N-sulfinyl imines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Unprecedented base-promoted nucleophilic addition of diazoesters to nitrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Lieou Kui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kanazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00706-012-0907-1⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (37), pp.5103 - 5105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01652587v1</w:t>
+                <w:t xml:space="preserve">hal-01653066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Synthesis of Cyclobutanones: Synthesis of Cyclobut-G</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Asymmetric addition of aryloxy ethynyl lithium derivatives to N-sulfinyl imines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/Jo202261z⟩</w:t>
+              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 144 (4), pp.455 - 460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00706-012-0907-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654789v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diels–Alder-Based Total Synthesis of (−)-Kainic Acid</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Asymmetric Synthesis of Cyclobutanones: Synthesis of Cyclobut-G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 77 (12), pp.5286-5296. </w:t>
+              <w:t xml:space="preserve">, 2012, 77 (4), pp.1710 - 1721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo300608g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/Jo202261z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429911v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Addition of Alkoxy Ethynyl Anion to Chiral N -Sulfinyl Imines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlie Verrier</w:t>
+                <w:t xml:space="preserve">A Diels–Alder-Based Total Synthesis of (−)-Kainic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Orellana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushil Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/Ol302392k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (12), pp.5286-5296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo300608g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654788v1</w:t>
+                <w:t xml:space="preserve">hal-04429911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dichloroenol Ethers X-ray Analysis in the Mechanistic Elucidation of Ynol Ethers Formation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Asymmetric Addition of Alkoxy Ethynyl Anion to Chiral N -Sulfinyl Imines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S10870-011-0045-3⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (19), pp.5122 - 5125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/Ol302392k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01655235v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Synthesis of Functionalized, Monocyclic Chlorocyclobutenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dichloroenol Ethers X-ray Analysis in the Mechanistic Elucidation of Ynol Ethers Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Darses</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol101559b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (7), pp.1053 - 1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10870-011-0045-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394523v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric synthesis of (+)-castanospermine through enol ether metathesis–hydroboration/oxidation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Asymmetric Synthesis of Functionalized, Monocyclic Chlorocyclobutenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (18), pp.3994-3997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol101559b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B901488H⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01658948v1</w:t>
+                <w:t xml:space="preserve">hal-04394523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereocontrolled Total Synthesis of (+)-1-Deoxynojirimycin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Asymmetric synthesis of (+)-castanospermine through enol ether metathesis–hydroboration/oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ceccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Danoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200900595⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B901488H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659030v1</w:t>
+                <w:t xml:space="preserve">hal-01658948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedient Approach to Chiral Cyclobutanones: Asymmetric Synthesis of Cyclobut-G</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Stereocontrolled Total Synthesis of (+)-1-Deoxynojirimycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Danoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ceccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol702977x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (25), pp.4221 - 4224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200900595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394515v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ynol Ethers from Dichloroenol Ethers: Mechanistic Elucidation Through 35 Cl Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Darses</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (20), pp.4445-4447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol801704u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Pressure Diels−Alder Approach to Natural Kainic Acid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Expedient Approach to Chiral Cyclobutanones: Asymmetric Synthesis of Cyclobut-G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susannah Coote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 8, pp.5665 - 5668. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol062419l⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 10 (5), pp.821-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol702977x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417854v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric [2 + 2] Cycloaddition: Total Synthesis of (−)-Swainsonine and (+)-6-Epicastanospermine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ceccon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (21), pp.4739-4742. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol0617751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol0617751⟩</w:t>
+                <w:t xml:space="preserve">hal-04417833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Pressure Diels−Alder Approach to Natural Kainic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushil K Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Orellana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.5665 - 5668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol062419l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417833v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Natural Products to New Synthetic Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire - Université de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Natural Products to New Synthetic Methods and Flow Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring contemporary vistas in applying (Organo)catalysis for Pharma Industry: For Sustaining Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vijayawada, Andhra Pradesh, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Natural Products to New Synthetic Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire - Université de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rh(II)-catalyzed carbene insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich Tuyen Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maldivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECO60 (Semaine d’étude de Chimie Organique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Beaufort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Methodology to Access a Wide Range of Chiral Amines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Berthiol</w:t>
+                <w:t xml:space="preserve">Synthesis of aziridines and reactivity of ketenes in flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée de printemps SCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCF, Jun 2022, Le bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Workshop GDR Chimie en flux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941004v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and transformations of sulfinamidines and sulfinimidate esters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Novel Methodology to Access a Wide Range of Chiral Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chukuka Achuenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berthiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOCS-29th International Symposium on the Organic Chemistry of Sulfur -A hybrid conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, University of Guelph, Canada</w:t>
+              <w:t xml:space="preserve">journée de printemps SCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCF, Jun 2022, Le bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936910v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Natural Products to New Synthetic Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis and transformations of sulfinamidines and sulfinimidate esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Andresini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Spennacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ciriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Degennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence - Société Edelris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISOCS-29th International Symposium on the Organic Chemistry of Sulfur -A hybrid conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, University of Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912586v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of ketenes using flow chemistry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">From Natural Products to New Synthetic Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECO 59</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Londe-les-Maures, France</w:t>
+              <w:t xml:space="preserve">Conférence - Société Edelris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936756v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 4-phosphonyl-pyrrolidin-3-ones via [3+2] cycloaddition of nitrones with phosphonylallenes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Reactivity of ketenes using flow chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECO59 (Semaine d’étude de Chimie Organique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Londe-les-Maures, France</w:t>
+              <w:t xml:space="preserve">SECO 59</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Londe-les-Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938943v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Methodology to Access a Wide Range of Chiral Amines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 4-phosphonyl-pyrrolidin-3-ones via [3+2] cycloaddition of nitrones with phosphonylallenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Londe-les-Maures, France</w:t>
+              <w:t xml:space="preserve">SECO59 (Semaine d’étude de Chimie Organique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Londe-les-Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944138v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of aziridines and reactivity of ketenes in flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Marchand</w:t>
+                <w:t xml:space="preserve">A Novel Methodology to Access a Wide Range of Chiral Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chukuka Achuenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berthiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CO - Journée de Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">SECO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Londe-les-Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912678v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Natural Products to New Synthetic Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis of aziridines and reactivity of ketenes in flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence - MacMaster University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Hamilton, Canada</w:t>
+              <w:t xml:space="preserve">CO - Journée de Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912663v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of aziridines and reactivity of ketenes in flow</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">From Natural Products to New Synthetic Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GDR Chimie en flux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Conférence - MacMaster University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Hamilton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936754v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Natural Products to New Synthetic Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’Etudes en Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, REMIREMONT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Natural Products to New Synthetic Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire - Université Claude Bernad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of thiosulfinylimidate in total synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cividino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECO 57</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Leon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Natural Products to New Synthetic Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence - Shanghai Jiao Tong University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8078,1330 +8212,1330 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(3+2) cycloaddition of ketenes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis of neglected S(IV) functionalities via S─N and S─C bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Andresini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Spennacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Ciriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Degennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Chimie Organique (JCO-SCF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">Ischia Advanced School of Organic Chemistry, 19th edition, IASOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931145v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(3+2) Cycloaddition of ketenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Viceriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (17th)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of ketenes using flow chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">(3+2) cycloaddition of ketenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pierre</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Viceriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (17th)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">Journée de Chimie Organique (JCO-SCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931038v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and transformations of neglected sulfinamidines and sulfinimidate esters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Reactivity of ketenes using flow chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renzo Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOS 2022 XLVI "A. Corbella" International Summer School on Organic Synthesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Gargano, Italy</w:t>
+              <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (17th)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936919v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 4-Phosphonylpyrrolidin-3-ones via [3+2] Cycloaddition of Nitrones with Phosphonylallenes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and transformations of neglected sulfinamidines and sulfinimidate esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Andresini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Ciriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Degennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Chimie Organique (JCO 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">ISOS 2022 XLVI "A. Corbella" International Summer School on Organic Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Gargano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926277v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistep Continuous Flow Synthesis of Primary Sulfinamidines by Reaction of a Transient Sulfurdiimide with Organometallic Compounds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of 4-Phosphonylpyrrolidin-3-ones via [3+2] Cycloaddition of Nitrones with Phosphonylallenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maldivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XL Convegno Nazionale della Divisione di Chimica Organica, CDCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">Journée de Chimie Organique (JCO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936924v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rh(II)-catalyzed carbene insertion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bich Tuyen Phung</w:t>
+                <w:t xml:space="preserve">Multistep Continuous Flow Synthesis of Primary Sulfinamidines by Reaction of a Transient Sulfurdiimide with Organometallic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Andresini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Ciriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Degennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bessières</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Chimie Organique (JCO 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">XL Convegno Nazionale della Divisione di Chimica Organica, CDCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926242v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of neglected S(IV) functionalities via S─N and S─C bond formation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Rh(II)-catalyzed carbene insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich Tuyen Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maldivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ischia Advanced School of Organic Chemistry, 19th edition, IASOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">Journée de Chimie Organique (JCO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936923v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de 4-phosphonyl-pyrrolidin-3-ones via la cycloaddition [3+2] de nitrones avec des phosphonylallènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayhane Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Francophone de Chimie CIFRAC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Skanès-Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use thiosulfinylimidate in total synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Cividino</w:t>
+                <w:t xml:space="preserve">Old and New Reactivity of Ketenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Viceriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Chimie Organique (JCO-SCF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930520v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old and New Reactivity of Ketenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Viceriat</w:t>
+                <w:t xml:space="preserve">The use thiosulfinylimidate in total synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cividino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Chimie Organique (JCO-SCF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930993v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9548,51 +9682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Touil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500390" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300099v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J.A. Wever" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Scommegna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodeschini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sanders" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2025.130314" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Tuyen Phung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Medini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bessi&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400527" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J A Wever" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca R Scommegna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Egea-Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Dehghani-Tafti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Brandao-Neto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae897" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Badoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Terlecki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933153v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berthiol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boissieras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020682" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413282v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukuka Achuenu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1737563" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andresini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Degennaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ciriaco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dauban" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03774" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Viceriat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00335" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000608" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01987942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Minassian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2019.1559061" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Verrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801408" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Keita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah Traore" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhoum Diarra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Kon&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Mariko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cannillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grisel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01851" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Tangara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kanazawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fayolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03868F" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.05.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00864" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02283" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vieira da Cruz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Behr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01494" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Kazak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Priede" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shubin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E. Bartrum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02635" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lieou Kui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601255" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godet-Bar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faulques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta10177a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644788v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.93" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Bartrum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562785" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poittevin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01058" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delair" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Greene" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5b00493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405393" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3LP0KLS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651084v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomasset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Racine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Banchelin Sainte-Luce" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01505" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652157v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Shpak-Kraievskyi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Y. Laurent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.201437144" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z9MLLR3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652411v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500520h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Ben Ayed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301739" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCAFDC60CD6743F30D8A6AFE717DAEDCCA8EB935/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500483t" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652514v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502029z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652158v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Murat-Onana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Denis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402322" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2GJNGVR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42352b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653066v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.07.044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W6JLW5D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652587v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-012-0907-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0DVG83KR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Jo202261z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429911v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Orellana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Pandey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300608g" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Ol302392k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655235v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10870-011-0045-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WV1X45LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101559b" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ceccon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Danoun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B901488H" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4PMS5LHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659030v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900595" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394515v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Coote" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702977x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801704u" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417854v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil K Pandey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Greene" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062419l" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0617751" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912610v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912607v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Spennacchio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ciriaco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912586v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938943v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944138v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912678v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912663v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936754v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912583v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912593v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936758v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marchand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912614v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931145v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931078v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Luisi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926322v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Touil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500390" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andresini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bissonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Courtois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J.A. Wever" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Scommegna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodeschini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sanders" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2025.130314" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Tuyen Phung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Medini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bessi&#232;res" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400527" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886764v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J A Wever" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca R Scommegna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Egea-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Dehghani-Tafti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Brandao-Neto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae897" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Badoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Terlecki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933153v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berthiol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boissieras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020682" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukuka Achuenu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1737563" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Degennaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ciriaco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dauban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03774" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Viceriat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00335" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988213v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000608" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01987942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Minassian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2019.1559061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413313v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Verrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801408" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Keita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah Traore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhoum Diarra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Kon&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Mariko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048204v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cannillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grisel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01851" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Tangara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kanazawa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fayolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03868F" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.05.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846975v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00864" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godet-Bar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faulques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta10177a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644399v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02283" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vieira da Cruz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Behr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01494" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649359v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Kazak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Priede" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shubin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E. Bartrum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02635" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lieou Kui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601255" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.93" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644659v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Bartrum" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562785" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644779v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poittevin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delair" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Greene" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5b00493" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651091v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405393" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3LP0KLS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651084v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomasset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Racine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Banchelin Sainte-Luce" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01505" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Shpak-Kraievskyi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Y. Laurent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.201437144" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z9MLLR3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500520h" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Ben Ayed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauchard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301739" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCAFDC60CD6743F30D8A6AFE717DAEDCCA8EB935/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652164v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500483t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652514v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502029z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Murat-Onana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Denis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402322" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2GJNGVR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42352b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653066v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.07.044" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W6JLW5D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652587v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-012-0907-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0DVG83KR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Jo202261z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429911v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Orellana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Pandey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300608g" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Ol302392k" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10870-011-0045-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WV1X45LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394523v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101559b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658948v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ceccon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Danoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B901488H" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4PMS5LHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900595" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477037v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801704u" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Coote" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702977x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0617751" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417854v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil K Pandey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Greene" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062419l" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912610v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886877v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912607v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932651v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936754v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941004v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936910v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Spennacchio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ciriaco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912586v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938943v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944138v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912678v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912663v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912583v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912593v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936758v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marchand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912614v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936923v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931078v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931145v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931038v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936919v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Luisi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926277v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936924v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926242v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926322v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930520v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>