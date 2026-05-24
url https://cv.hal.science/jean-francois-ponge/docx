--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -201,1893 +201,1889 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (258)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (259)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collemboles, invisibles et pourtant si nombreux sous nos pieds</w:t>
+                <w:t xml:space="preserve">Scientists’ warning on the global destruction of rock outcrop ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luiza F A de Paula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas N Perillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávio F Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandar N Datar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Cistude 17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e70316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.70316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446882v1</w:t>
+                <w:t xml:space="preserve">hal-05618576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing trait-environment interactions to predict ecosystem functions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Ponge</w:t>
+                <w:t xml:space="preserve">Les collemboles, invisibles et pourtant si nombreux sous nos pieds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Cistude 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137, pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846910v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil-conscious forestry and the forbidden apple</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harnessing trait-environment interactions to predict ecosystem functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Zampedri</w:t>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Fusaro</w:t>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Mei</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐françois Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (4), pp.252-268. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 23 (4), pp.e2826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3832/ifor4584-017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fee.2826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679362v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global fine-resolution data on springtail abundance and community structure</w:t>
+                <w:t xml:space="preserve">The soil-conscious forestry and the forbidden apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton M Potapov</w:t>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting-Wen Chen</w:t>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia V Striuchkova</w:t>
+                <w:t xml:space="preserve">Roberto Zampedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juha M Alatalo</w:t>
+                <w:t xml:space="preserve">Silvia Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Alexandre</w:t>
+                <w:t xml:space="preserve">Giacomo Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.22. </w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (4), pp.252-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02784-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3832/ifor4584-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373947v1</w:t>
+                <w:t xml:space="preserve">hal-04679362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait‐mediated responses to aridity and experimental drought by springtail communities across Europe</w:t>
+                <w:t xml:space="preserve">Global fine-resolution data on springtail abundance and community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Ferrín</w:t>
+                <w:t xml:space="preserve">Anton M Potapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Márquez</w:t>
+                <w:t xml:space="preserve">Ting-Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Petersen</w:t>
+                <w:t xml:space="preserve">Anastasia V Striuchkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Salmon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+                <w:t xml:space="preserve">Juha M Alatalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14036⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02784-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03902731v1</w:t>
+                <w:t xml:space="preserve">hal-04373947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil, Humipedon, forest life and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Zampedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaello Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Menta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (3), pp.571-593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijpb14030045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why phylogenetic signal of traits is important in ecosystems: uniformity of a plant trait increases soil fauna, but only in a phylogenetically uniform vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freerk Molleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 202, pp.175-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-023-05384-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104102v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally invariant metabolism but density-diversity mismatch in springtails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Potapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan van den Hoogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Babenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-36216-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humus: dark side of life or intractable &amp;quot;aether&amp;quot;?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Trait‐mediated responses to aridity and experimental drought by springtail communities across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Ferrín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.44-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1002-0160(21)60013-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03651514v1</w:t>
+                <w:t xml:space="preserve">mnhn-03902731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'air du sol, c'est la vie de la forêt</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein De Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems6030059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857524v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Memoriam: Guy Vannier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Obituary: Guy Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin De La Société Zoologique De France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (6), pp.617-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-022-01651-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03945355v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t>
+                <w:t xml:space="preserve">Humus: dark side of life or intractable &amp;quot;aether&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/soilsystems6030059⟩</w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.660-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0160(21)60013-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714709v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obituary: Guy Vannier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'air du sol, c'est la vie de la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 388, pp.58-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03945334v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil quality and fertility in sustainable agriculture, with a contribution to the biological classification of agricultural soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriano Sofo</w:t>
+                <w:t xml:space="preserve">In Memoriam: Guy Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin De La Société Zoologique De France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180887v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l'acquisition des connaissances en écologie et biodiversité des sols: de l'espèce à la fonction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Soil quality and fertility in sustainable agriculture, with a contribution to the biological classification of agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Sofo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 38 (2), pp.1085-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554677v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global data on earthworm abundance, biomass, diversity and corresponding environmental properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution de l'acquisition des connaissances en écologie et biodiversité des sols: de l'espèce à la fonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.93-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-00912-z⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03233434v1</w:t>
+                <w:t xml:space="preserve">hal-03554677v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities, ecosystem engineers, and functional domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (5), pp.766-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2115,26741 +2111,26879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of Collembola communities to mixtures of wheat varieties: a trait-based approach</w:t>
+                <w:t xml:space="preserve">Global data on earthworm abundance, biomass, diversity and corresponding environmental properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine S. Salmon</w:t>
+                <w:t xml:space="preserve">Helen R. P. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Vittier</w:t>
+                <w:t xml:space="preserve">Elizabeth M. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+                <w:t xml:space="preserve">Marie L. C. Bartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Ben Assoula</w:t>
+                <w:t xml:space="preserve">Joanne M. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2021.150755⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-00912-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315374v1</w:t>
+                <w:t xml:space="preserve">hal-03233434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a global synthesis of Collembola knowledge: challenges and potential solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responses of Collembola communities to mixtures of wheat varieties: a trait-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven L Chown</w:t>
+                <w:t xml:space="preserve">Sandrine S. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Deharveng</w:t>
+                <w:t xml:space="preserve">Tom Vittier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans Janssens</w:t>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Ben Assoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25674/so92iss3pp161⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87-88, pp.150755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2021.150755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040767v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic food “yes”, organic food “no”: a discussion between specialists with the Italian Parliament in the fray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austin Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (1), pp.1012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26420/austinanthropol.2020.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499526v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Move or change, an eco-evolutionary dilemma: the case of Collembola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 79, pp.150625. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2020.150625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Chemical communication in springtails: a review of facts and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rebuffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sablier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille D’haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (6), pp.877-877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00374-020-01465-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined forest and soil management after a catastrophic event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Andreetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mountain Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (10), pp.2459-2484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11629-019-5890-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast attrition of springtail communities by experimental drought and richness-decomposition relationships across Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guille Peguero</w:t>
+                <w:t xml:space="preserve">Towards a global synthesis of Collembola knowledge: challenges and potential solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Potapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sol</w:t>
+                <w:t xml:space="preserve">Bruno C Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Arnedo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+                <w:t xml:space="preserve">Steven L Chown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Deharveng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14685⟩</w:t>
+              <w:t xml:space="preserve">Soil Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (3), pp.161-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25674/so92iss3pp161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173203v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global distribution of earthworm diversity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TerrHum: an iOS application for classifying terrestrial humipedons and some considerations about soil classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie L C Bartz</w:t>
+                <w:t xml:space="preserve">A. Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria J I Briones</w:t>
+                <w:t xml:space="preserve">K. Katzensteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Brown</w:t>
+                <w:t xml:space="preserve">B. Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aax4851⟩</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83 (s1), pp.S42-S48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2018.07.0279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352980v3</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TerrHum: an iOS application for classifying terrestrial humipedons and some considerations about soil classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Zanella</w:t>
+                <w:t xml:space="preserve">Chemical communication in springtails: a review of facts and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rebuffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sablier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Katzensteiner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Sartori</w:t>
+                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/sssaj2018.07.0279⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (5), pp.425-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-019-01365-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282067v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152310v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical communication in springtails: a review of facts and perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Sablier</w:t>
+                <w:t xml:space="preserve">Global distribution of earthworm diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
+                <w:t xml:space="preserve">Marie L C Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J I Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-019-01365-8⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366 (6464), pp.480-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aax4851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152310v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352980v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat diversity associated with island size and environmental filtering control the species richness of rock-savanna plants in neotropical inselbergs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponge Jean-François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (9), pp.1536-1547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ecog.04482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 6: Terrestrial humus systems and forms – Hydro intergrades</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast attrition of springtail communities by experimental drought and richness-decomposition relationships across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renée-Claire Le Bayon</w:t>
+                <w:t xml:space="preserve">Guille Peguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Arnedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.027⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (8), pp.2727-2738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661177v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 1: Essential bases – Vocabulary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica 1, article 2: Essential bases ‒ Functional considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Kemmers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.10-21. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.22-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01660760v1</w:t>
+                <w:t xml:space="preserve">hal-01658448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 18: Techno humus systems and global change – Greenhouse effect, soil and agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica 2, article 10: Histic humus systems and forms – Key of classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John Galbraith</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ferronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.254-270. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.024⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.154-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670330v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 3: Essential bases ‒ Quick look at the classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica 1, article 8: Terrestrial humus systems and forms – Biological activity and soil aggregates, space-time dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.42-55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.025⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.103-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658526v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica 2, article 11: Histic humus systems and forms – Epihisto intergrades and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Jabiol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekart Kolb</w:t>
+                <w:t xml:space="preserve">Maria de Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.162-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658808v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 19: Techno humus systems and global change – Conservation agriculture and 4/1000 proposal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Lowenfels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Bouché</w:t>
+                <w:t xml:space="preserve">Eckart Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.271-296. </w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670368v1</w:t>
+                <w:t xml:space="preserve">hal-01658651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 11: Histic humus systems and forms – Epihisto intergrades and dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental hazard assessment by the Ecoscore system to discriminate PAH-polluted soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Damidot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (27), pp.26747-26756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9906-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665345v1</w:t>
+                <w:t xml:space="preserve">hal-01868669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica 2, article 14: Anthropogenic soils and humus systems ‒ Comparing classification systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Galbraith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.200-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658651v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental hazard assessment by the Ecoscore system to discriminate PAH-polluted soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Damidot</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 7: Terrestrial humus systems and forms – Field practice and sampling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Matteodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9906-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01868669v1</w:t>
+                <w:t xml:space="preserve">hal-01661215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 14: Anthropogenic soils and humus systems ‒ Comparing classification systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Humusica 2, article 12: Aqueous humipedons – Tidal and subtidal humus systems and forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ferronato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmo Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Vittori Antisari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.200-203. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.170-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01670786v1</w:t>
+                <w:t xml:space="preserve">hal-01667378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 7: Terrestrial humus systems and forms – Field practice and sampling problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica 2, article 9: Histic humus systems and forms ‒ Specific terms, diagnostic horizons and overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.92-102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.028⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.148-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661215v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 12: Aqueous humipedons – Tidal and subtidal humus systems and forms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica 2, article 13: Para humus systems and forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Livia Vittori Antisari</w:t>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pietrasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Matteodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.170-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.022⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.181-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667378v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 9: Histic humus systems and forms ‒ Specific terms, diagnostic horizons and overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica: soil biodiversity and global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Ascher-Jenull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.026⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Geography. Physical Geography Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.15-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/bgeo-2018-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665385v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 13: Para humus systems and forms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopy in addition to chemical analyses and ecotoxicological assays for the environmental hazard assessment of coal tar-polluted soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Damidot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (3), pp.2594-2602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0693-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01667944v2</w:t>
+                <w:t xml:space="preserve">hal-01691330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 2: Essential bases ‒ Functional considerations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica 2, article 17: Techno humus systems and global change – Three crucial questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Jagers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Benbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.22-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.237-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658448v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 10: Histic humus systems and forms – Key of classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica 2, article 16: Techno humus systems and recycling of waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chiara Ferronato</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Guercini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Rumor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.154-161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.035⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.220 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665400v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 8: Terrestrial humus systems and forms – Biological activity and soil aggregates, space-time dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica 2, article 15: Agro humus systems and forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.103-137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.020⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.204-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661235v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica: soil biodiversity and global change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica 1, article 6: Terrestrial humus systems and forms – Hydro intergrades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Banas</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée-Claire Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Geography. Physical Geography Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/bgeo-2018-0002⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.87-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799465v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopy in addition to chemical analyses and ecotoxicological assays for the environmental hazard assessment of coal tar-polluted soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Humusica 1, article 1: Essential bases – Vocabulary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gobat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0693-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691330v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 17: Techno humus systems and global change – Three crucial questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica 2, article 18: Techno humus systems and global change – Greenhouse effect, soil and agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Benbrook</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Pignatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Galbraith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.237-253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.254-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672699v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 16: Techno humus systems and recycling of waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Nold</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekart Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.220 - 236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.037⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668155v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 15: Agro humus systems and forms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica 1, article 3: Essential bases ‒ Quick look at the classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ferronato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.204-219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.011⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.42-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668127v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestrality and evolution of trait syndromes in finches (Fringillidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Humusica 2, article 19: Techno humus systems and global change – Conservation agriculture and 4/1000 proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Lowenfels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3420⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.271-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662671v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and transitions in complexity: the science of hierarchical organization in nature. By Gerard A. J. M. Jagers op Akkerhuis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From inselberg to inselberg: floristic patterns across scales in French Guiana (South America)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 229, pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2017.02.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biosci/bix039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01557051v1</w:t>
+                <w:t xml:space="preserve">hal-01494703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From inselberg to inselberg: floristic patterns across scales in French Guiana (South America)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The ‘terril’ effect: coal mine spoil tips select for collembolan functional traits in post-mining landscapes of northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vanhee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Deharveng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2017.02.025⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.90-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494703v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘terril’ effect: coal mine spoil tips select for collembolan functional traits in post-mining landscapes of northern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Deharveng</w:t>
+                <w:t xml:space="preserve">Ancestrality and evolution of trait syndromes in finches (Fringillidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Zuccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.027⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (23), pp.9935-9953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600784v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obituary: Jean-Marie Betsch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evolution and transitions in complexity: the science of hierarchical organization in nature. By Gerard A. J. M. Jagers op Akkerhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Organisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (7), pp.672-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/bix039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257857v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ver de terre: ami ou ennemi?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Obituary: Jean-Marie Betsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 347, pp.58-63</w:t>
+              <w:t xml:space="preserve">Soil Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (3), pp.iii-iv</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276086v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collembolan preferences for soil and microclimate in forest and pasture communities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le ver de terre: ami ou ennemi?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 347, pp.58-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147855v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[What is humus layer, the hotspot of soil biological activities?] (in Japanese, translated from English by Keiko Mori)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ponge Jean-François</w:t>
+                <w:t xml:space="preserve">The soil as an ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milsil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (6), pp.645-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-015-1016-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250341v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil as an ecosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Soil macrofaunal communities are heterogeneous in heathlands with different grazing intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-015-1016-1⟩</w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.524-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0160(15)30033-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183395v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil macrofaunal communities are heterogeneous in heathlands with different grazing intensity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Geoffroy</w:t>
+                <w:t xml:space="preserve">[What is humus layer, the hotspot of soil biological activities?] (in Japanese, translated from English by Keiko Mori)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponge Jean-François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Milsil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (5), pp.12-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166829v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species living in harsh environments have low clade rank and are localized on former Laurasian continents: a case study of Willemia (Collembola)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Collembolan preferences for soil and microclimate in forest and pasture communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Heiniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carmignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.12188⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (April), pp.181-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00940083v1</w:t>
+                <w:t xml:space="preserve">hal-01147855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of habitat spatiotemporal structure on collembolan diversity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Linking species, traits and habitat characteristics of Collembola at European scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léo Botton-Divet</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Deharveng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noella Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2014.01.006⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964875v2</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to measure allyl isothiocyanate (AITC) concentrations in mustard: comparison of AITC and commercial mustard solutions as earthworm extractants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Species living in harsh environments have low clade rank and are localized on former Laurasian continents: a case study of Willemia (Collembola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Prinzing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (2), pp.353-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.03.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00981416v1</w:t>
+                <w:t xml:space="preserve">hal-00940083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging patterns of soil springtails are impacted by food resources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of habitat spatiotemporal structure on collembolan diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Heiniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Botton-Divet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (2), pp.103-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2014.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.05.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01009691v1</w:t>
+                <w:t xml:space="preserve">hal-00964875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thesaurus for soil invertebrate trait-based approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new method to measure allyl isothiocyanate (AITC) concentrations in mustard: comparison of AITC and commercial mustard solutions as earthworm extractants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+                <w:t xml:space="preserve">Céline Pélosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (10), pp.e108985. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075572v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of parent material, climate, soil type and vegetation on Venetian forest humus forms: a direct gradient approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A thesaurus for soil invertebrate trait-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Garlato</w:t>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Ungaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
+                <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.02.022⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e108985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980797v1</w:t>
+                <w:t xml:space="preserve">hal-01075572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current use of and future needs for soil invertebrate functional traits in community ecology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foraging patterns of soil springtails are impacted by food resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2014.03.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82, pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005001v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking species, traits and habitat characteristics of Collembola at European scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The impact of parent material, climate, soil type and vegetation on Venetian forest humus forms: a direct gradient approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noella Lefebvre</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Garlato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Ungaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.04.002⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 226-227, pp.290-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983926v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural links between ecology, evolution, and ethics: the virtuous epistemic circle. By Donato Bergandi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Current use of and future needs for soil invertebrate functional traits in community ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biu007⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.194-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2014.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991045v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and taxonomic correlates of species and species trait assemblages in soil invertebrate communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The structural links between ecology, evolution, and ethics: the virtuous epistemic circle. By Donato Bergandi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2013.02.001⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (3), pp.253-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biu007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831698v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop genetic diversity benefits farmland biodiversity in cultivated fields</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monkey and dung beetle activities influence soil seed bank structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.03.004⟩</w:t>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (10), pp.93-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11284-012-1006-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816466v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monkey and dung beetle activities influence soil seed bank structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Disturbances, organisms and ecosystems: a global change perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doris Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28 (10), pp.93-102. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (4), pp.1113-1124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11284-012-1006-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781281v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798564v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbances, organisms and ecosystems: a global change perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Plant-soil feedbacks mediated by humus forms: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (4), pp.1113-1124. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.1048-1060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798564v2</w:t>
+                <w:t xml:space="preserve">hal-00785571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-soil feedbacks mediated by humus forms: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A proposal for including humus forms in the World Reference Base for Soil Resources (WRB-FAO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Englisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.07.019⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192, pp.286-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785571v1</w:t>
+                <w:t xml:space="preserve">hal-00755558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for including humus forms in the World Reference Base for Soil Resources (WRB-FAO)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Englisch</w:t>
+                <w:t xml:space="preserve">Reduction of pesticide use can increase earthworm populations in wheat crops in a European temperate region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Toutous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.08.002⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 181, pp.223-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755558v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of pesticide use can increase earthworm populations in wheat crops in a European temperate region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">The impact of agricultural practices on soil biota: a regional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ruiz-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.10.003⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.271-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904152v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of agricultural practices on soil biota: a regional study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spatial and taxonomic correlates of species and species trait assemblages in soil invertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67, pp.271-284. </w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (3), pp.129-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2013.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869859v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the spatial variability of soil type and tree colonization on the dynamics of Molinia caerulea (L.) Moench in managed heathland</w:t>
+                <w:t xml:space="preserve">Crop genetic diversity benefits farmland biodiversity in cultivated fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Mobaied</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+                <w:t xml:space="preserve">Carole Chateil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnault Lalanne</w:t>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Riera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Tarallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2012.05.002⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722957v1</w:t>
+                <w:t xml:space="preserve">hal-00816466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal immobilization and soil amendment efficiency at a contaminated sediment landfill site: a field study focusing on plants, springtails, and bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Biaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 169, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2012.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European Humus Forms Reference Base</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the spatial variability of soil type and tree colonization on the dynamics of Molinia caerulea (L.) Moench in managed heathland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mobaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.118-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2012.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083020v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a bioremediation process of PAHs in a PAH-contaminated soil at field and laboratory scales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A European Humus Forms Reference Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Englisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682278v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species traits and habitats in springtail communities: a regional scale study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparison of a bioremediation process of PAHs in a PAH-contaminated soil at field and laboratory scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Damidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2012.05.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 165, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2012.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750242v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early degradation of plant alkanes in soils: a litterbag experiment using C-13-labelled leaves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species traits and habitats in springtail communities: a regional scale study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 43 (11), pp.2222-2228. </w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (6), pp.295-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2012.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625715v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European morpho-functional classification of humus forms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does moder development along a pure beech (Fagus sylvatica L.) chronosequence result from changes in litter production or in decomposition rates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brêthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rein de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.05.016⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (7), pp.1490-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611772v1</w:t>
+                <w:t xml:space="preserve">hal-00593548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does moder development along a pure beech (Fagus sylvatica L.) chronosequence result from changes in litter production or in decomposition rates?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Geology and climate conditions affect more humus forms than forest canopies at large scale in temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.03.025⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (1-2), pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593548v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geology and climate conditions affect more humus forms than forest canopies at large scale in temperate forests</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early degradation of plant alkanes in soils: a litterbag experiment using C-13-labelled leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Than Thuy Nguyen Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Egasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (11), pp.2222-2228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578552v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of solid and liquid-phase bioassays using ecoscores to assess contaminated soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A European morpho-functional classification of humus forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.04.028⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 164 (3-4), pp.138-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618446v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of movement patterns in Folsomia candida (Hexapoda: Collembola) in the presence of food</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparison of solid and liquid-phase bioassays using ecoscores to assess contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Martínez Aldaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.12.012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (10), pp.2974-2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493987v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of solid-phase bioassays and ecoscores to evaluate the toxicity of contaminated soils.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stability of plant communities along a tropical inselberg ecotone in French Guiana (South America)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Larpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Fonty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.05.005⟩</w:t>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (10), pp.682-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2010.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504016v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the invasive species Reynoutria japonica have an impact on soil and flora in urban wastelands?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Moret</w:t>
+                <w:t xml:space="preserve">Decreasing fallow duration in tropical slash-and-burn agriculture alters soil macro-invertebrate diversity: a case study in southern French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonide Celini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-009-9583-4⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 135 (1-2), pp.148-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00493972v1</w:t>
+                <w:t xml:space="preserve">hal-00493992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing fallow duration in tropical slash-and-burn agriculture alters soil macro-invertebrate diversity: a case study in southern French Guiana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of red howler monkey latrines on the distribution of main nutrients and on topsoil profiles in a tropical rain forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia dos Santos Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chateil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.08.012⟩</w:t>
+              <w:t xml:space="preserve">Austral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (5), pp.549-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1442-9993.2009.02066.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00493992v1</w:t>
+                <w:t xml:space="preserve">hal-00504920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of red howler monkey latrines on the distribution of main nutrients and on topsoil profiles in a tropical rain forest</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Local and regional trends in the ground vegetation of beech forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Lalanne-Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austral Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (7), pp.484-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2009.12.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1442-9993.2009.02066.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00504920v1</w:t>
+                <w:t xml:space="preserve">hal-00504077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of plant communities along a tropical inselberg ecotone in French Guiana (South America)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Does the invasive species Reynoutria japonica have an impact on soil and flora in urban wastelands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (6), pp.1709-1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-009-9583-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2010.04.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00519726v1</w:t>
+                <w:t xml:space="preserve">hal-00493972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and regional trends in the ground vegetation of beech forests</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessment of movement patterns in Folsomia candida (Hexapoda: Collembola) in the presence of food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2009.12.032⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (4), pp.657-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504077v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree influence on soil biological activity: what can be inferred from the optical examination of humus profiles?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparison of solid-phase bioassays and ecoscores to evaluate the toxicity of contaminated soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Martínez Aldaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.05.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (8), pp.2640-2647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494621v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10-year decrease in plant species richness on a neotropical inselberg: detrimental effects of global warming?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00494606v1</w:t>
+                <w:t xml:space="preserve">hal-00494011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des amendements sur le fonctionnement biologique des sols forestiers: mieux comprendre le rôle de la méso- et de la macrofaune dans l'évolution des humus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The latrine effect: impact of howler monkeys on the distribution of small seeds in a tropical rain-forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (3), pp.239-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0266467409005987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/30098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00493994v1</w:t>
+                <w:t xml:space="preserve">hal-00494630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The latrine effect: impact of howler monkeys on the distribution of small seeds in a tropical rain-forest soil</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nested variation of soil arthropod communities in isolated patches of vegetation on a rocky outcrop Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kounda Kiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonide Celini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.323-329</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00494630v1</w:t>
+                <w:t xml:space="preserve">bioemco-00449597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested variation of soil arthropod communities in isolated patches of vegetation on a rocky outcrop Soil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The state of change of Erica scoparia L. heathland through cattle grazing and oak colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41, pp.323-329</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (1), pp.3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00449597v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The state of change of Erica scoparia L. heathland through cattle grazing and oak colonization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental assessment of habitat preference and dispersal ability of soil springtails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (8), pp.1596-1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494632v1</w:t>
+                <w:t xml:space="preserve">hal-00494590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of habitat preference and dispersal ability of soil springtails</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'air du sol, c'est la vie de la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Dubs</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 307, pp.63-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.04.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00494590v1</w:t>
+                <w:t xml:space="preserve">hal-00494582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'air du sol, c'est la vie de la forêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Toward a European humus forms reference base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 307, pp.63-70</w:t>
+              <w:t xml:space="preserve">Studi Trentini di Scienze Naturali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85, pp.145-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494582v1</w:t>
+                <w:t xml:space="preserve">hal-00494615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Guernion</w:t>
+                <w:t xml:space="preserve">Successional patterns on tropical inselbergs: a case study on the Nouragues inselberg (French Guiana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chaussod</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Kounda-Kiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaçulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 204 (5), pp.396-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2008.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494011v2</w:t>
+                <w:t xml:space="preserve">hal-00494625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a European humus forms reference base</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental assessment of habitat preference and dispersal ability of soil springtails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi Trentini di Scienze Naturali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 85, pp.145-151</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.1596-1604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494615v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00393840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successional patterns on tropical inselbergs: a case study on the Nouragues inselberg (French Guiana)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Nested variation of soil arthropod communities in isolated patches of vegetation on a rocky outcrop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kounda-Kiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonide Célini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sarthou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (2), pp.323-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2008.05.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00494625v2</w:t>
+                <w:t xml:space="preserve">hal-00494634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of habitat preference and dispersal ability of soil springtails</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tree influence on soil biological activity: what can be inferred from the optical examination of humus profiles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiko Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kosaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (4), pp.290-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00393840v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested variation of soil arthropod communities in isolated patches of vegetation on a rocky outcrop</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A 10-year decrease in plant species richness on a neotropical inselberg: detrimental effects of global warming?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Fonty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Larpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.11.008⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (10), pp.2360-2374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.01923.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494634v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topsoil as affected by dung deposition under resting places of red howler monkey (Alouatta seniculus)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effets des amendements sur le fonctionnement biologique des sols forestiers: mieux comprendre le rôle de la méso- et de la macrofaune dans l'évolution des humus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1002-0160(08)60064-8⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61 (3), pp.217-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/30098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495200v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term responses of two Collembolan communities after abrupt environmental perturbation: a field experimental approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Opposite responses of vascular plant and moss communities to changes in humus form, as expressed by the Humus Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Lalanne-Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2008.01.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (5), pp.645-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3170/2007-8-18431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495249v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite responses of vascular plant and moss communities to changes in humus form, as expressed by the Humus Index</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Topsoil as affected by dung deposition under resting places of red howler monkey (Alouatta seniculus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3170/2007-8-18431⟩</w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.691-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0160(08)60064-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00495321v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humus profiles and successional development in a rock savanna (Nouragues inselberg, French Guiana): a micro-morphological approach infers fire as a disturbance event</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Short-term responses of two Collembolan communities after abrupt environmental perturbation: a field experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 52 (2), pp.85-95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2008.04.002⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 52 (1), pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2008.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495215v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successional patterns on tropical inselbergs:A case study on the Nouragues inselberg (FrenchGuiana) Flora .</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Litter N-content influences soil millipede abundance, species richness and feeding preferences in a semi-evergreen dry forest of Guadeloupe (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bernhard-Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (1), pp.93-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-008-0321-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00449592v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter N-content influences soil millipede abundance, species richness and feeding preferences in a semi-evergreen dry forest of Guadeloupe (Lesser Antilles)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Humus profiles and successional development in a rock savanna (Nouragues inselberg, French Guiana): a micro-morphological approach infers fire as a disturbance event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kounda-Kiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-008-0321-3⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (2), pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2008.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00495211v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">humus profiles ans successional development in a rock savanna (Nouragues inselberg, French Guiana): A micro-morphological approach infers fire as a disturbance event</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Successional patterns on tropical inselbergs:A case study on the Nouragues inselberg (FrenchGuiana) Flora .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kounda Kiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaçulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 204, pp.396-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325437v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00449592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humus components and soil biogenic structures in Norway spruce ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">humus profiles ans successional development in a rock savanna (Nouragues inselberg, French Guiana): A micro-morphological approach infers fire as a disturbance event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kounda-Kiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/sssaj2006.0317⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52, pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2008.04002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495339v2</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formol et fixation: nouvelle donne, nouvelles approches...</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Humus components and soil biogenic structures in Norway spruce ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Especel</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Chersich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ocim.695⟩</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (2), pp.548-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2006.0317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495367v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495339v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humus structure during a spruce forest rotation: quantitative changes and relationship to soil biota</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Soil fauna abundance and diversity in a secondary semi-evergreen forest in Guadeloupe (Lesser Antilles): influence of soil type and dominant tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bernhard-Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Volkmar Wolters</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (2), pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-007-0199-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00847.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00495378v2</w:t>
+                <w:t xml:space="preserve">hal-00495371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil fauna abundance and diversity in a secondary semi-evergreen forest in Guadeloupe (Lesser Antilles): influence of soil type and dominant tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bernhard-Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 44 (2), pp.269-276. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 44, pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-007-0199-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-007-0199-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00495371v1</w:t>
+                <w:t xml:space="preserve">hal-00271510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna abundance and diversity in a secondary semi-evergreen forest in Guadeloupe (Lesser Antilles): influence of soil type and dominant tree species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Formol et fixation: nouvelle donne, nouvelles approches...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Clique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Especel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-007-0199-5⟩</w:t>
+              <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 114, pp.23-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ocim.695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00271510v1</w:t>
+                <w:t xml:space="preserve">hal-00495367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde hyperbaric fixation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Humus structure during a spruce forest rotation: quantitative changes and relationship to soil biota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sellos</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkmar Wolters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (3), pp.625-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00847.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495358v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological diversity and function in soils. By Richard D. Bardgett, Michael B. Usher and David W. Hopkins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean François Ponge</w:t>
+                <w:t xml:space="preserve">Formaldehyde hyperbaric fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Clique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sellos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (1-2), pp.37-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01083695v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidance bio-assays may help to test the ecological significance of soil pollution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Humus profiles under main vegetation types in a rock savanna (Nouragues inselberg, French Guiana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kounda-Kiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaçulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.011⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 136 (3-4), pp.819-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00363745v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVOICE BIO-ASSAYS MAY HELP TO TEST THE ECOLOGICAL SIGNIFICANCE OF SOIL POLLUTION</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Decreased biodiversity in soil springtail communities: the importance of dispersal and landuse history in heterogeneous landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lors</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.011⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (5), pp.1158-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020431v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN OPTICAL ANALYSIS OF THE ORGANIC SOIL OVER AN OLD PETROLEUM TAR DEPOSIT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Avoidance of low doses of naphthalene by Collembola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boitaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.08.010⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 139 (3), pp.451-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093106v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion of charcoal by the Amazonian earthworm Pontoscolex corethrurus: a potential for tropical soil fertility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Changes in Collembola richness and diversity along a gradient of land-use intensity: a pan European study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Manuela da Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomas Lukkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.12.024⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (2), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2005.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00495398v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Collembola richness and diversity along a gradient of land-use intensity: a pan European study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Humus components and biogenic structures under tropical slash-and-burn agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2005.10.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (2), pp.548-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2005.00736.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496483v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humus components and biogenic structures under tropical slash-and-burn agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An optical analysis of the organic soil over an old petroleum tar deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2005.00736.x⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134 (1-2), pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496565v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optical analysis of the organic soil over an old petroleum tar deposit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">CHANGES IN COLLEMBOLA RICHNESS AND DIVERSITY ALONG A GRADIENTOF LAND-USE INTENSITY : A pan European study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Manuela da Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomas Lukkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.08.010⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50, pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2005.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00495399v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHANGES IN COLLEMBOLA RICHNESS AND DIVERSITY ALONG A GRADIENTOF LAND-USE INTENSITY : A pan European study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">HUMUS COMPONENTS AND BIOGENIC STRUCTURES UNDER TROPICAL SLASH-AND-BURN AGRICULTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Topoliantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2005.10.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57, pp.269-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2005.00736.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080153v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUMUS COMPONENTS AND BIOGENIC STRUCTURES UNDER TROPICAL SLASH-AND-BURN AGRICULTURE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The use of directional traps for the assessment of short-term phenanthrene effects upon soil springtail communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2005.00736.x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 140 (2), pp.364-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023673v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humus profiles under main vegetation types in a rock savanna (Nouragues inselberg, French Guiana)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Humus Index as an indicator of forest stand and soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.06.007⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 233 (1), pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508381v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased biodiversity in soil springtail communities: the importance of dispersal and landuse history in heterogeneous landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">DECREASED BIODIVERSITY IN SOIL SPRINGTAIL COMMUNITIES : THE IMPORTANCE OF DISPERSAL AND LANDUSE HISTORY IN HETEROGENEOUS LANDSCAPES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Sousa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 38 (5), pp.1158-1161. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
+              <w:t xml:space="preserve">, 2006, 38, pp.1158-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495402v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidance of low doses of naphthalene by Collembola</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Use of an avoidance test for the assessment of microbial degradation of PAHs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Martínez Aldaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.013⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (8), pp.2199-2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363742v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of directional traps for the assessment of short-term phenanthrene effects upon soil springtail communities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">AVOIDANCE OF LOW DOSES OF NAPHTHALENE BY COLLEMBOLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boitaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 140 (2), pp.364-370. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.027⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 139, pp.451-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367089v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humus Index as an indicator of forest stand and soil properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">THE USE OF DIRECTIONAL TRAPS FOR THE ASSESSMENT OF SHORT-TERM PHENANTHRENE EFFECTS UPON SOIL SPRINGTAIL COMMUNITIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.06.022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 140, pp.364-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495387v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECREASED BIODIVERSITY IN SOIL SPRINGTAIL COMMUNITIES : THE IMPORTANCE OF DISPERSAL AND LANDUSE HISTORY IN HETEROGENEOUS LANDSCAPES</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">HUMUS PROFILES UNDER MAIN VEGETATION TYPES IN A ROCK SAVANNA (Nouragues inselberg, French Guiana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Paulo Sousa</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kounda-Kiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaçulik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.09.004⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 136, pp.819-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.06.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00086928v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of an avoidance test for the assessment of microbial degradation of PAHs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ingestion of charcoal by the Amazonian earthworm Pontoscolex corethrurus: a potential for tropical soil fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ballof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 38 (8), pp.2199-2204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.01.026⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 38 (7), pp.2008-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00495395v1</w:t>
+                <w:t xml:space="preserve">hal-00495398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE USE OF DIRECTIONAL TRAPS FOR THE ASSESSMENT OF SHORT-TERM PHENANTHRENE EFFECTS UPON SOIL SPRINGTAIL COMMUNITIES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Avoidance bio-assays may help to test the ecological significance of soil pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Martínez Aldaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 140, pp.364-370. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.027⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 140 (1), pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020433v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVOIDANCE OF LOW DOSES OF NAPHTHALENE BY COLLEMBOLA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Bourdette</w:t>
+                <w:t xml:space="preserve">Biological diversity and function in soils. By Richard D. Bardgett, Michael B. Usher and David W. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.013⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (6), pp.924-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00860_3.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020278v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUMUS PROFILES UNDER MAIN VEGETATION TYPES IN A ROCK SAVANNA (Nouragues inselberg, French Guiana)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">AN OPTICAL ANALYSIS OF THE ORGANIC SOIL OVER AN OLD PETROLEUM TAR DEPOSIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Vaçulik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 136, pp.819-829. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.06.07⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 134, pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124779v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le forme di humus e la pedofauna: interpretazione delle interrelazioni e chiavi di riconoscimento</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ADVOICE BIO-ASSAYS MAY HELP TO TEST THE ECOLOGICAL SIGNIFICANCE OF SOIL POLLUTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Martinez Aldaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sherwood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 140, pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496568v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species assemblages and diets of Collembola in the organic matter accumulated over an old tar deposit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">SPECIES ASSEMBLAGES AND DIETS OF COLLEMBOLA IN THE ORGANIC MATTER ACCUMULATED OVER AN OLD TAR DEPOSIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 41 (1-2), pp.39-44. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
+              <w:t xml:space="preserve">, 2005, 41, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2005.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496566v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manioc peel and charcoal: a potential organic amendment for sustainable soil fertility in the tropics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Species assemblages and diets of Collembola in the organic matter accumulated over an old tar deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ballof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-004-0804-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (1-2), pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2005.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496997v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcoal consumption and casting activity by Pontoscolex corethrurus (Glossoscolecidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Manioc peel and charcoal: a potential organic amendment for sustainable soil fertility in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ballof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2004.08.003⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (1), pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-004-0804-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497050v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale response of plant species to land-use intensification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Charcoal consumption and casting activity by Pontoscolex corethrurus (Glossoscolecidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (3), pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2004.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2004.02.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00497052v1</w:t>
+                <w:t xml:space="preserve">hal-00497050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms and collembola relationships: effects of predatory centipedes and humus forms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Small-scale response of plant species to land-use intensification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fédoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Fernández-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 105 (1-2), pp.283-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2004.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.08.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00496576v1</w:t>
+                <w:t xml:space="preserve">hal-00497052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECIES ASSEMBLAGES AND DIETS OF COLLEMBOLA IN THE ORGANIC MATTER ACCUMULATED OVER AN OLD TAR DEPOSIT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Earthworms and collembola relationships: effects of predatory centipedes and humus forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2005.07.001⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (3), pp.487-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00022274v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent properties from organisms to ecosystems: towards a realistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 80 (3), pp.403-411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S146479310500672X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are acid-tolerant Collembola able to colonise metal-polluted soil?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le forme di humus e la pedofauna: interpretazione delle interrelazioni e chiavi di riconoscimento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Scattolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sherwood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 112, pp.33-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497151v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-tolerant Collembola cannot colonize metal-polluted soils at neutral pH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+                <w:t xml:space="preserve">New Pigments from the terrestrial cyanobacterium Scytonema sp. collected on the Mitaraka inselberg, French Guyana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Felix-Theodose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2004.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 67 (4), pp.678-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np034031u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497189v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acid-tolerant Collembola cannot colonize metal-polluted soils at neutral pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (3), pp.201-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2004.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678361v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faune du sol, ouvrière peu connue du fonctionnement des écosystèmes forestiers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 155 (1), pp.33-35</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.1861-1872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497247v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Pigments from the terrestrial cyanobacterium Scytonema sp. collected on the Mitaraka inselberg, French Guyana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Bodo</w:t>
+                <w:t xml:space="preserve">La faune du sol, ouvrière peu connue du fonctionnement des écosystèmes forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 155 (1), pp.33-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00015926v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36 (11), pp.1861-1872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New pigments from the terrestrial cyanobacterium Scytonema sp. collected on the Mitaraka inselberg, French Guyana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Félix-Théodose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67 (4), pp.678-681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/np034031u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil arthropods in a developmental succession on the Nouragues inselberg (French Guiana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kounda-Kiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaçulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (2), pp.119-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00374-004-0749-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil invertebrate activity in biological crusts on tropical inselbergs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaçulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kounda-Kiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 55 (3), pp.539-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00615.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36, pp.1861-1872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in species assemblages and diets of Collembola along a gradient of metal pollution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+                <w:t xml:space="preserve">Are acid-tolerant Collembola able to colonise metal-polluted soil?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 22 (2), pp.127-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0929-1393(02)00134-8⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 26 (3), pp.219-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2004.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498546v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humus forms in two secondary semi-evergreen tropical forests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fungal colonization of phyllosphere and litter of Quercus rotundifolia Lam. in a holm oak forest (High Atlas, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Sadaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2003.00500.x⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39 (1), pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-003-0666-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498552v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal colonization of phyllosphere and litter of Quercus rotundifolia Lam. in a holm oak forest (High Atlas, Morocco)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Humus forms in terrestrial ecosystems: a framework to biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-003-0666-6⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (7), pp.935-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0038-0717(03)00149-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00498569v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humus forms in terrestrial ecosystems: a framework to biodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Burrowing activity of the geophagous earthworm Pontoscolex corethrurus (Oligochaeta: Glossoscolecidae) in the presence of charcoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0038-0717(03)00149-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (3), pp.267-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0929-1393(03)00063-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498465v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burrowing activity of the geophagous earthworm Pontoscolex corethrurus (Oligochaeta: Glossoscolecidae) in the presence of charcoal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Climatic effects on soil trophic networks and the resulting humus profiles in holm oak (Quercus rotundifolia) forests in the High Atlas of Morocco as revealed by correspondence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Sadaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0929-1393(03)00063-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 54 (4), pp.767-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2003.00566.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498494v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic effects on soil trophic networks and the resulting humus profiles in holm oak (Quercus rotundifolia) forests in the High Atlas of Morocco as revealed by correspondence analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Collembolan communities as bioindicators of land use intensification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Fédoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2003.00566.x⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (6), pp.813-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0038-0717(03)00108-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497772v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collembolan communities as bioindicators of land use intensification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Shrub vegetation on tropical granitic inselbergs in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0038-0717(03)00108-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (5), pp.645-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2003.tb02196.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498444v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrub vegetation on tropical granitic inselbergs in French Guiana</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Soil animal communities in holm oak forests: influence of horizon, altitude and year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Sadaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2003.tb02196.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39 (4), pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2003.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00498560v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil animal communities in holm oak forests: influence of horizon, altitude and year</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Humus forms in two secondary semi-evergreen tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2003.06.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 54 (1), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2003.00500.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498459v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic identity of pore water influences pH preference in Collembola</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Changes in species assemblages and diets of Collembola along a gradient of metal pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nico van Straalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0038-0717(02)00150-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (2), pp.127-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0929-1393(02)00134-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499496v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of altitude on the distribution of subterranean organs and humus components in Vaccinium myrtillus carpets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Humus forms and metal pollution in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2002.tb02019.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (4), pp.529-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2002.00479.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499519v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf decomposition in two semi-evergreen tropical forests: influence of litter quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The influence of altitude on the distribution of subterranean organs and humus components in Vaccinium myrtillus carpets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ela Frak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-002-0467-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13 (1), pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2002.tb02019.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00499535v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between humus form and herbicide toxicity to Collembola (Hexapoda)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Leaf decomposition in two semi-evergreen tropical forests: influence of litter quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Marchetti</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (4), pp.247-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-002-0467-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0929-1393(02)00026-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00499536v1</w:t>
+                <w:t xml:space="preserve">hal-00499535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humus forms and metal pollution in soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interaction between humus form and herbicide toxicity to Collembola (Hexapoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ipsa Bandyopadhyaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2002.00479.x⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20 (3), pp.239-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0929-1393(02)00026-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498581v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization of heavy metal-polluted soils by Collembola: preliminary experiments in compartmented boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (2), pp.91-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0929-1393(02)00087-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humus Index: an integrated tool for the assessment of forest floor and topsoil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66 (6), pp.1996-2001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/sssaj2002.1996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of organic manure and the endogeic earthworm Pontoscolex corethrurus (Oligochaeta: Glossoscolecidae) on soil fertility and bean production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ballof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36 (4), pp.313-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00374-002-0535-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of some physical factors and agricultural practices on Collembola in a multiple cropping programme in West Bengal (India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ipsa Bandyopadhyaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deb Kumar Choudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38 (1), pp.111-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1164-5563(01)01114-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ground cover on earthworm communities in an unmanaged beech forest: linear gradient studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38 (2), pp.213-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1164-5563(02)01143-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the composition of humus profiles near the trunk base of an oak tree (Quercus petraea (Mattus.) Liebl.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ionic identity of pore water influences pH preference in Collembola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico van Straalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1164-5563(01)01064-0⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (11), pp.1663-1667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-0717(02)00150-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501857v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworm excreta attract soil springtails: laboratory experiments on Heteromurus nitidus (Collembola : Entomobryidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33 (14), pp.1959-1969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0038-0717(01)00129-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humus forms in Mediterranean scrublands with Aleppo pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Jordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Ariño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 65 (3), pp.884-896. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2001.653884x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heterogeneity of humus components in a virgin beech forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Patzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37 (2), pp.117-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1164-5563(01)01076-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does soil acidity explain altitudinal sequences in collembolan communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ipsa Bandyopadhyaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Razaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33 (3), pp.381-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0038-0717(00)00153-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment distinguer dysmoder et mor? L'exemple de la forêt domaniale de Perche-Trappe (Orne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Changes in the composition of humus profiles near the trunk base of an oak tree (Quercus petraea (Mattus.) Liebl.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschaseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Allouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/5328⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37 (1), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1164-5563(01)01064-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503196v2</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distribution of Collembola (Hexapoda) and their food resources in organic horizons of beech forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biodiversité et biomasse de la faune du sol sous climat tempéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 86 (8), pp.129-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504001v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et gestion des formes d'humus peu actives. Validation par des critères macro- et micromorphologiques, biologiques et chimiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative leaf decomposition within the holm oak complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brêthes</w:t>
+                <w:t xml:space="preserve">Nassima Sadaka-Laulan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (2), pp.91-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1164-5563(00)01050-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698786v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm and enchytraeid activity under different arable farming systems, as exemplified by biogenic structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Viaux</w:t>
+                <w:t xml:space="preserve">Typologie et gestion des formes d'humus peu actives. Validation par des critères macro- et micromorphologiques, biologiques et chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Höltermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brêthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (2), pp.133-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00503177v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des formes d'humus peu actives: validation par des critères macro- et micromorphologiques, biologiques et chimiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Earthworm and enchytraeid activity under different arable farming systems, as exemplified by biogenic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Brêthes</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 225 (1-2), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1026537632468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504085v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et biomasse de la faune du sol sous climat tempéré</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Typologie des formes d'humus peu actives: validation par des critères macro- et micromorphologiques, biologiques et chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Höltermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brêthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 86 (8), pp.129-135</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (2), pp.133-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503100v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative leaf decomposition within the holm oak complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of site conditions on the survival of Fagus sylvatica seedlings in an old-growth beech forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1164-5563(00)01050-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (3), pp.369-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3236629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501870v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of site conditions on the survival of Fagus sylvatica seedlings in an old-growth beech forest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Acidophilic Collembola: living fossils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contributions from the Biological Laboratory, Kyoto University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 29, pp.65-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00503205v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidophilic Collembola: living fossils?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of holm oak leaf decomposition stage on the biology of Onychiurus sinensis Stach (Collembola : Onychiuridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Sadaka-Laulan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions from the Biological Laboratory, Kyoto University</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (2), pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1164-5563(00)01051-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504082v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of holm oak leaf decomposition stage on the biology of Onychiurus sinensis Stach (Collembola : Onychiuridae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comment distinguer dysmoder et mor? L'exemple de la forêt domaniale de Perche-Trappe (Orne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Allouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1164-5563(00)01051-7⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 52 (1), pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00503206v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503196v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Heteromurus nitidus (Hexapoda, Collembola) according to soil acidity: interactions with earthworms and predator pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vertical distribution of Collembola (Hexapoda) and their food resources in organic horizons of beech forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0038-0717(99)00034-6⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32 (6), pp.508-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003740000285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504091v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizons and humus forms in beech forests of the Belgian Ardennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Distribution of Heteromurus nitidus (Hexapoda, Collembola) according to soil acidity: interactions with earthworms and predator pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/sssaj1999.6361888x⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (8), pp.1161-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-0717(99)00034-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504791v2</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between earthworms, litter and trees in an old-growth beech forest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Horizons and humus forms in beech forests of the Belgian Ardennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003740050566⟩</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 63 (6), pp.1888-1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj1999.6361888x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504812v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodégradation des sols forestiers: causes et remèdes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interactions between earthworms, litter and trees in an old-growth beech forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Patzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Levieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29 (4), pp.360-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003740050566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504089v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and dynamics of eco-units in the biological reserves of the Fontainebleau forest (France): contribution of soil biology to a functional approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biodégradation des sols forestiers: causes et remèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 248, pp.55-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505367v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding preferences of the collembolan Onychiurus sinensis for fungi colonizing holm oak litter (Quercus rotundifolia Lam.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact of earthworms on the diversity of microarthropods in a vertisol (Martinique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Boumezzough</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1164-5563(00)86660-1⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 27 (1), pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003740050394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505414v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The forest regeneration puzzle: biological mechanisms in humus layer and forest vegetation dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Feeding preferences of the collembolan Onychiurus sinensis for fungi colonizing holm oak litter (Quercus rotundifolia Lam.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Sadaka-Laulan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Roquebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean André</w:t>
+                <w:t xml:space="preserve">Édith Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olle Zackrisson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Boumezzough</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/1313314⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34 (4), pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1164-5563(00)86660-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505386v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of earthworms on the diversity of microarthropods in a vertisol (Martinique)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The forest regeneration puzzle: biological mechanisms in humus layer and forest vegetation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olle Zackrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003740050394⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 48 (7), pp.523-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/1313314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505427v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to light in a soil-dwelling springtail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34 (4), pp.199-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1164-5563(00)86662-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of agricultural practices on arthropod communities in a vertisol (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34 (4), pp.157-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1164-5563(00)86658-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumbricus terrestris L. distribution within an experimental humus mosaic in a mountain spruce forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 28 (1), pp.81-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s003740050466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Fagus sylvatica saplings in an old-growth forest as affected by soil and light conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Diversity and dynamics of eco-units in the biological reserves of the Fontainebleau forest (France): contribution of soil biology to a functional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34 (4), pp.167-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1164-5563(00)86659-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/3237023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00505473v1</w:t>
+                <w:t xml:space="preserve">hal-00505367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of Fagus sylvatica and Fraxinus excelsior in an old-growth beech forest</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Growth of Fagus sylvatica saplings in an old-growth forest as affected by soil and light conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 8 (1), pp.13-20. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 8 (6), pp.789-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3237023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/3237237⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00505504v1</w:t>
+                <w:t xml:space="preserve">hal-00505473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna and site assessment in beech stands of the Belgian Ardennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Establishment of Fagus sylvatica and Fraxinus excelsior in an old-growth beech forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Delecour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfr-27-12-2053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8 (1), pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3237237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505482v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition française pour une classification des formes d'humus forestiers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Toutain</w:t>
+                <w:t xml:space="preserve">Soil fauna and site assessment in beech stands of the Belgian Ardennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sondag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Delecour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 27 (12), pp.2053-2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfr-27-12-2053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574051v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Vaccinium myrtillus patches in mountain spruce forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 6 (3), pp.343-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/3236233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heterogeneity of humus profiles and earthworm communities in a virgin beech forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 20 (1), pp.24-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00307837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of forest humus forms: a French proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brêthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 52 (6), pp.535-546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:19950602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental modifications of litter supplies in a forest mull and reaction of the nematode fauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental and Applied Nematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 18 (4), pp.371-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humus form dynamics during the sylvogenetic cycle in a mountain spruce forest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+                <w:t xml:space="preserve">Proposition française pour une classification des formes d'humus forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brêthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 52, pp.535-546</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506004v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humus form dynamics during the sylvogenetic cycle in a mountain spruce forest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.F. Ponge</w:t>
+                <w:t xml:space="preserve">Une classification morphologique et fonctionnelle des formes d'humus: propositions du Référentiel Pédologique 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brêthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0038-0717(94)90161-9⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 46 (2), pp.152-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/26527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618265v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une classification morphologique et fonctionnelle des formes d'humus: propositions du Référentiel Pédologique 1992</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pédologie. Sol, végétation, environnement, 3ème ed. By Ph. Duchaufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/26527⟩</w:t>
+              <w:t xml:space="preserve">Vegetatio / Vegetatio Acta Geobot; Plant Ecol; Vegetation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 112 (2), pp.189-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/20046443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00506011v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédologie. Sol, végétation, environnement, 3ème ed. By Ph. Duchaufour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Humus form dynamics during the sylvogenetic cycle in a mountain spruce forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetatio / Vegetatio Acta Geobot; Plant Ecol; Vegetation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/20046443⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (2), pp.183-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-0717(94)90161-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00989704v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régénération naturelle, connaissances actuelles: le cas de l'épicéa en forêt de Macot (Savoie)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Humus form dynamics during the sylvogenetic cycle in a mountain spruce forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Gallet</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/26510⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (2), pp.183 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-0717(94)90161-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506007v2</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocenoses of Collembola in atlantic temperate grass-woodland ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La régénération naturelle, connaissances actuelles: le cas de l'épicéa en forêt de Macot (Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 46 (1), pp.25-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/26510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506012v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des peuplements lombriciens et des caractères morphologiques des humus dans la réserve biologique de la Tillaie (Forêt domaniale de Fontainebleau, Île-de-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 24 (1), pp.41-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The saprophagous macrofauna of different types of humus in beech forests of the Ardenne (Belgium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Delecour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 37 (1), pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of soil organic layers in two bilberry-spruce forest stands (Vaccinio-Piceetea). Relation to forest dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 59 (1-4), pp.89 - 108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0016-7061(93)90064-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique et stabilité des humus au cours du cycle sylvogénétique d'une pessière d'altitude</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biocenoses of Collembola in atlantic temperate grass-woodland ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 316 (7), pp.647-651</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 37 (4), pp.223-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506958v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of soil organic layers in two bilberry-spruce forest stands (Vaccinio-Piceetea): relation to forest dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dynamique et stabilité des humus au cours du cycle sylvogénétique d'une pessière d'altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodema</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 316 (7), pp.647-651</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506019v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collembolan response to experimental perturbations of litter supply in a temperate forest ecosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparative study of soil organic layers in two bilberry-spruce forest stands (Vaccinio-Piceetea): relation to forest dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Vannier</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geodema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 59 (1-4), pp.89-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0016-7061(93)90064-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506014v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactions of the macrofauna of a forest mull to experimental perturbations of litter supply</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Collembolan response to experimental perturbations of litter supply in a temperate forest ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 29 (3-4), pp.141-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506973v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succession of fungi and fauna during decomposition of needles in a small area of Scots pine litter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Soil acidification under the crown of oak trees. I. Spatial distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beniamino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00011812⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 40 (3-4), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0378-1127(91)90041-S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506960v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil acidification under the crown of oak trees. I. Spatial distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Succession of fungi and fauna during decomposition of needles in a small area of Scots pine litter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Arpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0378-1127(91)90041-S⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 138 (1), pp.99-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00011812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506969v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food resources and diets of soil animals in a small area of Scots pine litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 49 (1-2), pp.33-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0016-7061(91)90090-G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological study of a forest humus by observing a small volume. I. Penetration of pine litter by mycorrhizal fungi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reactions of the macrofauna of a forest mull to experimental perturbations of litter supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0329.1990.tb01141.x⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 61 (3), pp.316-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3545239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506976v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microarthropods (Acari and Collembola) in two crop rotations on a heavy marine clay soil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ecological study of a forest humus by observing a small volume. I. Penetration of pine litter by mycorrhizal fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lijbert Brussaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Forest Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 20 (5), pp.290-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0329.1990.tb01141.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506978v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentary studies on the Collembolan Paratullbergia callipygos using transmission electron microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Étude écologique d'un humus forestier par l'observation d'un petit volume. III. La couche F1 d'un moder sous Pinus sylvestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 31 (5-6), pp.355-379</w:t>
+              <w:t xml:space="preserve">, 1988, 31 (1-2), pp.1-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507018v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude écologique d'un humus forestier par l'observation d'un petit volume. III. La couche F1 d'un moder sous Pinus sylvestris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Soil microarthropods (Acari and Collembola) in two crop rotations on a heavy marine clay soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Jagers Op Akkerhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Zwetsloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijbert Brussaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 31 (1-2), pp.1-64</w:t>
+              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 25 (2), pp.175-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507017v2</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric variability in Clarkus papillatus (Bastian, 1865) Jairajpuri, 1970 in relation to humus type and season</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alimentary studies on the Collembolan Paratullbergia callipygos using transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Nématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 11 (2), pp.149-158</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 31 (5-6), pp.355-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507022v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du peuplement forestier sur la faune et la microflore du sol et des humus. II. Microbologie et expériences au laboratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId675" w:history="1">
+                <w:t xml:space="preserve">Morphometric variability in Clarkus papillatus (Bastian, 1865) Jairajpuri, 1970 in relation to humus type and season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Jagers Op Akkerhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 23 (2), pp.119-153</w:t>
+              <w:t xml:space="preserve">Revue de Nématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 11 (2), pp.149-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507036v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une implantation récente de pin sylvestre sur le comportement de la nématofaune du sol, par comparaison avec un peuplement feuillu pur et un peuplement mélangé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId675" w:history="1">
+                <w:t xml:space="preserve">Influence du peuplement forestier sur la faune et la microflore du sol et des humus. I. Description des stations et étude de la faune du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Georges Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Kilbertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 29 (6), pp.391-404</w:t>
+              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 23 (1), pp.89-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507032v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du peuplement forestier sur la faune et la microflore du sol et des humus. I. Description des stations et étude de la faune du sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId675" w:history="1">
+                <w:t xml:space="preserve">Influence du peuplement forestier sur la faune et la microflore du sol et des humus. II. Microbologie et expériences au laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Georges Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Kilbertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 23 (1), pp.89-118</w:t>
+              <w:t xml:space="preserve">, 1986, 23 (2), pp.119-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507027v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des humus et des litières par la faune du sol: intérêt sylvicole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence d'une implantation récente de pin sylvestre sur le comportement de la nématofaune du sol, par comparaison avec un peuplement feuillu pur et un peuplement mélangé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 29 (6), pp.391-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507030v2</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude écologique d'un humus forestier par l'observation d'un petit volume. II. la couche L2 d'un moder sous Pinus sylvestris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des humus et des litières par la faune du sol: intérêt sylvicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 38 (6), pp.509-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/25685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507037v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactions des populations animales et microbiennes du sol à la privation des apports annuels de litière: exemple d'une rendzine forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Kilbertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 16 (1), pp.95-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la micromorphologie pour l'étude des relations trophiques dans le sol: la couche L d'un moder hydromorphe sous Pinus sylvestris (Forêt d'Orléans, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Étude écologique d'un humus forestier par l'observation d'un petit volume. II. la couche L2 d'un moder sous Pinus sylvestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'Ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1985, 16 (1), pp.117-132</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 28 (2), pp.73-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507041v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude écologique d'un humus forestier par l'observation d'un petit volume, premiers résultats. I. La couche L1 d'un moder sous pin sylvestre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la micromorphologie pour l'étude des relations trophiques dans le sol: la couche L d'un moder hydromorphe sous Pinus sylvestris (Forêt d'Orléans, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1984, 21 (2), pp.161-187</w:t>
+              <w:t xml:space="preserve">Bulletin d'Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 16 (1), pp.117-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507057v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de deux espèces de rongeurs de Guyane française, Proechimys cuvieri et Proechimys guyannensis (Echimyidae) par l'analyse des correspondances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Étude écologique d'un humus forestier par l'observation d'un petit volume, premiers résultats. I. La couche L1 d'un moder sous pin sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 21 (2), pp.161-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507085v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des variations morphométriques de Prionchulus punctatus (Cobb, 1917) Andrássy, 1958 liées aux types d'humus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification de deux espèces de rongeurs de Guyane française, Proechimys cuvieri et Proechimys guyannensis (Echimyidae) par l'analyse des correspondances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Nématologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 48 (2), pp.287-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mamm.1984.48.2.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507063v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des nématodes Mononchida et des collemboles pour caractériser des phénomènes pédobiologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId675" w:history="1">
+                <w:t xml:space="preserve">Étude des variations morphométriques de Prionchulus punctatus (Cobb, 1917) Andrássy, 1958 liées aux types d'humus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Auguste Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1984, 21 (2), pp.243-268</w:t>
+              <w:t xml:space="preserve">Revue de Nématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 7 (3), pp.315-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507055v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and systematics of the Mononchid nematodes from wood- and grassland areas in wet temperate climate. II. The genus Prionchulus Cobb, 1916</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId675" w:history="1">
+                <w:t xml:space="preserve">Utilisation des nématodes Mononchida et des collemboles pour caractériser des phénomènes pédobiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shahid Hasan Khan</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Nématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1984, 7 (3), pp.215-225</w:t>
+              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 21 (2), pp.243-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507082v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des peuplements de microarthropodes (Insectes Collemboles et Acariens Oribates) dans trois humus forestiers acides de la Forêt d'Orléans (Loiret, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ecology and systematics of the Mononchid nematodes from wood- and grassland areas in wet temperate climate. II. The genus Prionchulus Cobb, 1916</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Samsoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahid Hasan Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1984, 26 (6), pp.403-414</w:t>
+              <w:t xml:space="preserve">Revue de Nématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 7 (3), pp.215-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507048v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collemboles, indicateurs du type d'humus en milieu forestier: résultats obtenus au Sud de Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Étude des peuplements de microarthropodes (Insectes Collemboles et Acariens Oribates) dans trois humus forestiers acides de la Forêt d'Orléans (Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Poursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica-Oecologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1983, 4 (4), pp.359-374</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 26 (6), pp.403-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507099v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques du bassin des australopithèques (A. robustus, A. africanus et A. afarensis) sont-elles liées à une bipédie de type humain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 10 (3), pp.335-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507096v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Collemboles, indicateurs du mode d'humification dans les peuplements résineux, feuillus et mélangés: résultats obtenus en forêt d'Orléans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les collemboles, indicateurs du type d'humus en milieu forestier: résultats obtenus au Sud de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1982, 19 (2), pp.237-250</w:t>
+              <w:t xml:space="preserve">Acta Oecologica-Oecologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 4 (4), pp.359-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507101v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de trois types de peuplements forestiers (feuillu, mixte, résineux) à l'aide de la mésofaune du sol (Collemboles et Oribates)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Poursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 294 (22), pp.1021-1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position morphologique du crâne des Lémuriens dans l'ensemble des Primates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les Collemboles, indicateurs du mode d'humification dans les peuplements résineux, feuillus et mélangés: résultats obtenus en forêt d'Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Royale Belge d'Anthropologie et de Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1981, 92, pp.31-38</w:t>
+              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 19 (2), pp.237-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507107v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des relations microflore-microfaune: expériences sur Pseudosinella alba (Packard), Collembole mycophage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Charpentié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981, 18 (3), pp.291-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primate cranium morphology through ontogenesis and phylogenesis: factorial analysis of global variation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId796" w:history="1">
+                <w:t xml:space="preserve">Position morphologique du crâne des Lémuriens dans l'ensemble des Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Petit-Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Royale Belge d'Anthropologie et de Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981, 92, pp.31-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507112v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre Euglypha: essai de taxinomie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Coûteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protistologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 15 (4), pp.565-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'analyse multifactorielle des correspondances pour l'étude des caractères des fruits-germinations, embryons et plantules de Diptérocarpacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géma Maury-Lechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires du Muséum national d'Histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 26, pp.107-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenèse du crâne des Primates: analyse factorielle, implications taxinomiques, place et redéfinition du genre Homo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId796" w:history="1">
+                <w:t xml:space="preserve">Primate cranium morphology through ontogenesis and phylogenesis: factorial analysis of global variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Petit-Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, 8 (2), pp.233-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0047-2484(79)90089-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507114v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'analyse des correspondances à l'étude des peuplements benthiques de la côte catalane française</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Morphogenèse du crâne des Primates: analyse factorielle, implications taxinomiques, place et redéfinition du genre Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Petit-Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Océanographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1975, 51 (2), pp.223-235</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 4 (3), pp.275-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507115v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations saisonnières des caractéristiques chimiques et biologiques des sols forestiers interprétées par l'analyse factorielle des correspondances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Application de l'analyse des correspondances à l'étude des peuplements benthiques de la côte catalane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Dommergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1974, 11 (3), pp.283-301</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Océanographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1975, 51 (2), pp.223-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507117v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variations saisonnières des caractéristiques chimiques et biologiques des sols forestiers interprétées par l'analyse factorielle des correspondances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dommergues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Ecologie et de Biologie du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1974, 11 (3), pp.283-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Application de l'analyse factorielle des correspondances à l'étude des variations annuelles dans les populations de microarthropodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1973, 4 (4), pp.319-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28859,1258 +28993,1258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil aggregates and humus systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juilleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Soil Conservation, ESSC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les pesticides pour augmenter les populations de vers de terre dans les champs cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Toutous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting earthworm abundance by reducing pesticides in agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinamica del riciclo della sostanza organica morta e forme di humus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponge Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congresso Nazionale SISEF. Multifunzionalità degli ecosistemi forestali montani: sfide e opportunità per la ricerca e lo sviluppo. Libera Università Bolzano (LUB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les pesticides pour augmenter les densités de populations de vers de terre en systèmes agricoles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Vers une meilleure utilisation des traits fonctionnels des invertébrés du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée " Ecotoxicologie " conjointe BASC/FIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000810v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure utilisation des traits fonctionnels des invertébrés du sol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Réduire les pesticides pour augmenter les densités de populations de vers de terre en systèmes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile L. Toutous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journée " Ecotoxicologie " conjointe BASC/FIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749770v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a French pilot area experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mateille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Colloquium on Soil Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Curritba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of different soil fauna and microflora groups in the monitoring of soil biodiversity: RMQS-Biodiv, a french Pilote area experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). Vienna, AUT., Aug 2008, Vienne, Austria. 402 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is phytostabilisation a sustainable technology for metal contaminated sediment deposit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Biaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.155-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00976295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de complémentation de niches écologiques en forêt monospécifique pour améliorer le contrôle des ravageurs par la faune auxiliaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du bilan de l'AIP INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30120,1103 +30254,1103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of chemical communication in interactions between collembolan species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salomon-Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sablier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Seminar on Apterygota (ISA10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental hazard assessment of coal tar polluted soils through a multidisciplinary approach combining chemistry, ecotoxicology and microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on environmental management, engineering, planning and economics and SECOTOX conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of mesofauna after volcanic disturbances on Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adji-Ami Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les pesticides pour augmenter les populations de vers de terre dans les champs cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Séminaire d’Ecotoxicologie de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Biarritz, France. 2014, ActesEcotox-2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduce pesticides to increase earthworm abundance in agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSE 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Athens, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BETSI, a complete framework for studying soil invertebrate functional traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appoline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for including humus forms in the World Reference Base for Soil Resources (WRB-FAO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Englisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Gardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Assembly of the European Geosciences Union, Soil System Sciences Division, Austria Center Vienna (ACV): 22 -27 April 2012 (poster)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Traits de la faune du sol pour relier les Changements Environnementaux aux fonctions du sol (TRACES – projet Gessol 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des vers de terre sur la distribution spatiale des arthropodes dans un vertisol (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual General Meeting of the Caribbean Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Pointe a Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31226,2235 +31360,2235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles de chercheurs: environnement et interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponge Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae. , pp.124, 2017, 978-2-7592-2766-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The soil under the microscope: the optical examination of a small area of Scots pine litter (Pinus sylvestris L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponge Jean-François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Universitaires Européennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-3841663672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.25335.83368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas Européen de la Biodiversité des Sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jeffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Gardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwyn Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Montanarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Marmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office des Publications Officielles des Communautés Européennes, 128 p., 2013, 978-92-79-29726-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2788/89331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Atlas of Soil Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekka Artz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimos Anastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Catarina Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bendetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office des Publications Officielles des Communautés Européennes, 128 p., 2010, 978-92-79-15806-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2788/94222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'humus sous toutes ses formes, deuxième édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brêthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jabiol, B.;Brêthes, A.;Ponge, J.F.;Toutain, F.;Brun, J.J. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENGREF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2ème édition, pp.68, 2007, 978-2-85710-077-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'humus sous toutes ses formes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">L'humus sous toutes ses formes, première édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ENGREF, pp.63, 1995, 2-85710-043-4</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brêthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jabiol, B.;Brêthes, A.;Ponge, J.F.;Toutain, F.;Brun, J.J. ENGREF, pp.64, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577002v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'humus sous toutes ses formes, première édition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">L'humus sous toutes ses formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Jabiol, B.;Brêthes, A.;Ponge, J.F.;Toutain, F.;Brun, J.J. ENGREF, pp.64, 1995</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brêthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENGREF, pp.63, 1995, 2-85710-043-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508414v1</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms and humus forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée-Claire Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yahya Kooch, Yakov Kuzyakov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthworms and ecological processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-217, 2024, 978-3-031-64509-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-64510-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du peuplement de Collemboles sous l'effet d'une pollution croissante par des ETM</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Cambier (P.), Schvartz (C.) &amp; Van Oort (F.). </w:t>
+                <w:t xml:space="preserve">Typologie des formes d’humus forestières (sous climats tempérés)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brêthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponge Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l'Étude du Sol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contaminations métalliques des agrosystèmes et écosystèmes péri-industriels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Référentiel pédologique 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.327-355, 2009, Collection Savoir-faire, 978-2-7592-0186-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2263.7287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567139v1</w:t>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des formes d’humus forestières (sous climats tempérés)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Association Française pour l'Étude du Sol. </w:t>
+                <w:t xml:space="preserve">Dynamique du peuplement de Collemboles sous l'effet d'une pollution croissante par des ETM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambier (P.), Schvartz (C.) &amp; Van Oort (F.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Référentiel pédologique 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contaminations métalliques des agrosystèmes et écosystèmes péri-industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quiae, Paris, pp.219-227, 2009, Update Sciences &amp; Technologies</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184636v1</w:t>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal communities: relation to resource succession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dighton, J., White, J.F. &amp; Oudemans, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The fungal community: its organization and role in the ecosystem, 3rd edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.169-180, 2005, Mycology Series, 978-0824723552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of earthworms on soil organic matter and nutrient dynamics at a landscape scale over decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Derouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edwards, C.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthworm ecology, 2nd edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, Boca Raton, Florida, pp.145-160, 2004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781420039719.pt4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement de l'utilisation des terres sur la biodiversité de la faune du sol : le cas du Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fedoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Vanpeene-Bruhier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation des risques environnementaux pour une gestion durable des espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEMAGREF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-89, 2003, 2-85362-621-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between soil fauna and their environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Heterogeneity in soil animal communities and the development of humus forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rastin, N., Bauhus, J. </w:t>
+              <w:t xml:space="preserve">Rastin, N; Bauhus, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Going underground: ecological studies in forest soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Research Signpost, pp.45-76, 1999</w:t>
+              <w:t xml:space="preserve">, Research Signpost, pp.33-44, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504819v1</w:t>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity in soil animal communities and the development of humus forms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interaction between soil fauna and their environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rastin, N; Bauhus, J. </w:t>
+              <w:t xml:space="preserve">Rastin, N., Bauhus, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Going underground: ecological studies in forest soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Research Signpost, pp.33-44, 1999</w:t>
+              <w:t xml:space="preserve">, Research Signpost, pp.45-76, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504917v1</w:t>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale effects of earthworms on soil organic matter and nutrient dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beto Pashanasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edwards, C.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthworm ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, St. Lucie Press, pp.103-122, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in humus form and forest dynamics in the French Northern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bellan-Santini; D., Bonin, G., Emig, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functioning and dynamics of natural and perturbed ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.174-182, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la microflore et de la microfaune en milieu forestier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les biocénoses des collemboles de la forêt de Sénart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pesson, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités d'écologie forestière: sol, flore, faune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gauthier-Villars, pp.87-150, 1980</w:t>
+              <w:t xml:space="preserve">, Gauthier-Villars, pp.151-176, 1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507109v1</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biocénoses des collemboles de la forêt de Sénart</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Importance de la microflore et de la microfaune en milieu forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Kilbertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pesson, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités d'écologie forestière: sol, flore, faune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gauthier-Villars, pp.151-176, 1980</w:t>
+              <w:t xml:space="preserve">, Gauthier-Villars, pp.87-150, 1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507111v1</w:t>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humus form reference base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brêthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Référentiel pédologique, Association Française pour l'Etude du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33464,2333 +33598,2333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collemboles, minuscules… mais tellement utiles !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologico “Si”, biologico “No”: una discussione tra specialisti con il Parlamento Italiano nel gioco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humus: dark side of life or intractable 'aether'?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Forest Biodiversity, Soil Functions and Human Behavior - A case study: the October 29 2018 catastrophe in North-East Italian Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Andreetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379469v1</w:t>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342793v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Biodiversity, Soil Functions and Human Behavior - A case study: the October 29 2018 catastrophe in North-East Italian Alps</w:t>
+                <w:t xml:space="preserve">Humus: dark side of life or intractable 'aether'?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342793v4</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations en sol majeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Humus Index: un outil pour le diagnostic écologique des sols forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589805v11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour la forêt morvandelle ? Et pour la forêt en général ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioindication and Collembola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes de formation des mares et des tourbières dans des forêts du Sud de l'Ile-de-France: rapport d'étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Herbuveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Degove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Poucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes pour l'interprétation des données recueillies lors de l'étude stratigraphique des mares et tourbières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact des rémanents sur la biodiversité forestière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802003v2</w:t>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des rémanents sur la biodiversité forestière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Notes pour l'interprétation des données recueillies lors de l'étude stratigraphique des mares et tourbières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Herbuveaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803004v1</w:t>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802003v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes associés à la formation des nappes perchées du Sud de l'Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Herbuveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Degove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sol est-il un écosystème ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Perturbations, organismes et écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746119v1</w:t>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbations, organismes et écosystèmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le sol est-il un écosystème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679149v2</w:t>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Humus Forms Reference Base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rein de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial humus forms: ecological relevance and classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Études stratigraphiques tourbières 2009 dans le Bois de Verrières (Essonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Herbuveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521337v1</w:t>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études stratigraphiques tourbières 2009 en forêt de Sénart</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Terrestrial humus forms: ecological relevance and classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId925" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Climent</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974084v1</w:t>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil under the microscope: the optical examination of a small area of Scots pine litter (Pinus sylvestris L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Études stratigraphiques tourbières 2009 en forêt de Sénart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Herbuveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Climent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488081v1</w:t>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études stratigraphiques tourbières 2009 dans le Bois de Verrières (Essonne)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The soil under the microscope: the optical examination of a small area of Scots pine litter (Pinus sylvestris L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956758v1</w:t>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie et vocabulaire utilisés par le Groupe d'étude des tourbières de Sénart dans les études conduites en 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Herbuveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Degove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Poucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091333v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des polluants du sol sur la biodiversité animale du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des lignes à haute tension dans le massif de Sénart (Essonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Herbuveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Degove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude stratigraphique tourbières du 27 octobre 2009 en forêt de La Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Herbuveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laurentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des mares dans la gestion du massif forestier de Sénart (Essonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Herbuveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Morère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Degove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humus and time: a love story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et expertise de l'état des réseaux trophiques du sol des Vallons Obscurs de Nice et Saint-Blaise (Alpes Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des composés organiques sur la faune du sol. Perturbation des communautés et recolonisation des substrats pollués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectomycorrhizal fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation dynamique des ressources: une alternative à la théorie du partage des ressources alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35800,91 +35934,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour la forêt française ? Et qu'ont à nous dire les sols ? L'exemple du Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponge Jean-François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Muséum National d'Histoire Naturelle. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35894,105 +36028,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité animale du sol et gestion forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461294v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId943"/>
+      <w:footerReference w:type="default" r:id="rId950"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -36060,51 +36194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DAD675B"/>
+    <w:nsid w:val="83372B4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -36291,51 +36425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-ponge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6504-5267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05986317X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-5089-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2826" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zampedri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fusaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4584-017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M Potapov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Wen Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V Striuchkova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha M Alatalo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alexandre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02784-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03902731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ferr&#237;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#225;rquez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Petersen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Giannini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Menta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb14030045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104102v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freerk Molleman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05384-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979986v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Babenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36216-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(21)60013-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bartoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945355v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thibaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Palka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-022-01651-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180887v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Sofo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12702" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554677v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. P. Phillips" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. Bach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Bennett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00912-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12247" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315374v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Salmon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vittier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Ben Assoula" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2021.150755" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Bellini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Chown" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Janssens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so92iss3pp161" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2020.150625" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille D&#8217;haese" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01465-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-019-5890-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guille Peguero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Arnedo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14685" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352980v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Phillips" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Guerra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax4851" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katzensteiner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabiol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2018.07.0279" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152310v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-019-01365-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04482" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein de Waal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.027" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Hager" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Pignatti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galbraith" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferronato" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Nobili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Lowenfels" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665345v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.03.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9906-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Matteodo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.028" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmo Vianello" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Vittori Antisari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665385v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667944v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fritz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pietrasiak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.043" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Berg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kemmers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665400v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661235v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799465v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ascher-Jenull" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2018-0002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0693-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672699v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jagers" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benbrook" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Guercini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Rumor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.037" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668127v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662671v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3420" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/bix039" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2017.02.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vanhee" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Devigne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.027" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257857v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276086v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147855v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Heiniger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmignac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.04.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250341v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183395v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-015-1016-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166829v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Benoist" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Geoffroy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)30033-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940083v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12188" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16BAA4B3DD86318D9CCB99EAB93D805566906480/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964875v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Botton-Divet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2014.01.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981416v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.03.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009691v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.05.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108985" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980797v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Garlato" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.02.022" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005001v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.03.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983926v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noella Lefebvre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991045v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biu007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831698v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2013.02.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816466v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chateil" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tarallo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781281v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jouard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Gomez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-012-1006-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798564v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.505" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785571v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.07.019" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755558v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Englisch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.08.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904152v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Toutous" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.10.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869859v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ruiz-Camacho" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.08.026" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722957v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mobaied" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2012.05.002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704382v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.021" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083020v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682278v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.02.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750242v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2012.05.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625715v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Egasse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.07.009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611772v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.05.016" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593548v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.03.025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578552v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.02.003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618446v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Mart&#237;nez Aldaya" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.04.028" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493987v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bels" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.12.012" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504016v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.05.005" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493972v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9583-4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B98A635AF62AD8BC8F85FC8E64909DD0E12D7543/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493992v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Celini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.08.012" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GHMRN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504920v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia dos Santos Neves" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2009.02066.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519726v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Larpin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Fonty" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2010.04.005" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504077v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Lalanne-Amara" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2009.12.032" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494621v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Mori" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kosaki" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.05.001" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494606v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Fonty" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01923.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/543A38F32157C6A3658875486351A296BA0D6EE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493994v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/30098" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494630v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pouvelle" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tully" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266467409005987" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5695C18E35F6440A45D7880F240D71566CB0317B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00449597v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kounda Kiki" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494632v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494590v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.04.017" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494582v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494615v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494625v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kounda-Kiki" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Va&#231;ulik" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2008.05.004" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393840v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494634v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide C&#233;lini" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.11.008" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495200v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(08)60064-8" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495249v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gins" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2008.01.005" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-795JCQ0G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495321v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautrot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2007-8-18431" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPK8078J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495215v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2008.04.002" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00449592v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495211v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard-Reversat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-008-0321-3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMB4S61K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325437v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2008.04002" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495339v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Galvan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chersich" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0317" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495367v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clique" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Especel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.695" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495378v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkmar Wolters" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00847.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81A3437EF86605D806CA7E9D8D719B92634931D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495371v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0199-5" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NDN39L2P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271510v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495358v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sellos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083695v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00860_3.x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/226D8037B8FED7DF9D4CB5388B7CC4DB77314982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363745v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.06.011" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZLF93WJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020431v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Martinez Aldaya" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093106v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gilet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.08.010" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-290V7VXM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495398v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballof" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.024" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ3NHQ8R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496483v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Sousa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolger" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manuela da Gama" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Lukkari" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2005.10.005" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496565v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2005.00736.x" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BGKFMLQS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495399v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gillet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080153v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023673v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topoliantz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavelle" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508381v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.06.007" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495402v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.09.004" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RPRSWRP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363742v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boitaud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourlette" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.06.013" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ0C2X3S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367089v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gass" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.06.027" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PL48W41-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495387v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.06.022" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF90GTLH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086928v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495395v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.026" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FGL5SP3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020433v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020278v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdette" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124779v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.06.07" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496568v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scattolin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Viola" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496566v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2005.07.001" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQLPF6LG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496997v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0804-9" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B885E4CD81BC8357EC84F74C27792CFC438AF2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497050v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2004.08.003" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497052v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;doroff" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.02.006" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496576v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.08.011" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022274v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363746v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S146479310500672X" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497151v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2004.01.001" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497189v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2004.01.002" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678361v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497247v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015926v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Felix-Theodose" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarthou" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bodo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np034031u" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8VDXTLQ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497766v2" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.05.007" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367057v2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F&#233;lix-Th&#233;odose" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497168v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0749-z" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C80C48494EDBCFD68EF826A583C553C5A5E69EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497120v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00615.x" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB03B26045D0F4BB73E2A5AF2C76CFFA2985DA67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258686v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498546v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(02)00134-8" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498552v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2003.00500.x" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC5BC17B3BA0AF8D6D4371C66CB8CAED89D4D5BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498569v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Sadaka" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-003-0666-6" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD755DCB0240A402505D3D8D9F50D6FEEE9BD95C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498465v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0038-0717(03)00149-4" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498494v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0929-1393(03)00063-5" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497772v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2003.00566.x" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498444v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric F&#233;doroff" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Haese" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0038-0717(03)00108-1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498560v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villiers" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2003.tb02196.x" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/279568F46C5B2AB57CC6128A84065886B5BB92EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498459v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2003.06.001" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499496v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Straalen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(02)00150-5" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499519v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2002.tb02019.x" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499535v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-002-0467-3" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C2022F5CAAF5D5009FB2725326DFF41F7504188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499536v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipsa Bandyopadhyaya" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchetti" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(02)00026-4" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498581v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2002.00479.x" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498579v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(02)00087-2" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501650v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loussot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2002.1996" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499529v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-002-0535-8" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499487v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Kumar Choudhuri" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(01)01114-1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499513v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Campana" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauvin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(02)01143-3" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501857v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschaseaux" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(01)01064-0" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501867v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(01)00129-8" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501849v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jordana" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Ari&#241;o" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2001.653884x" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501728v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Patzel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(01)01076-7" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501866v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Razaka" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00153-X" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503196v2" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charnet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Allouard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5328" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504001v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740000285" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698786v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#246;ltermann" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#234;thes" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503177v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026537632468" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B2E73E617F17281E9F3F5F1691BD480975AAAFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504085v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke H&#246;ltermann" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503100v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501870v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Sadaka-Laulan" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)01050-5" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503205v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3236629" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B01B74662FAF2F693AA5737CA35D6C8C9C04D529/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504082v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503206v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)01051-7" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7962C3B09BA77EC84EDCF0B588CE7C31DAA43D63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504091v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(99)00034-6" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504791v2" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1999.6361888x" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504812v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delhaye" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devigne" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Levieux" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740050566" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504089v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505367v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arpin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Faille" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86659-5" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505414v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Roquebert" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Bury" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boumezzough" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86660-1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505386v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Andr&#233;" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Zackrisson" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Nilsson" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1313314" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505427v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740050394" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505358v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86662-5" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505462v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86658-3" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505429v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740050466" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505473v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3237023" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/384A70F31497ED686AA8B41566AB51A1AD2E0DF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505504v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Touzet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Armengaud" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3237237" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B944C3883312A943BEB201BFBD72DA8D6A16FFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505482v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sondag" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Delecour" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-27-12-2053" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574051v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toutain" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505508v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maubon" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3236233" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60B85D99CE477689204153837165F9EF6CAC34BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505505v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00307837" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505506v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19950602" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506002v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vannier" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506004v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(94)90161-9" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618265v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506011v2" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26527" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989704v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20046443" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506007v2" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26510" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506012v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506016v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506954v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618270v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andr&#233;" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7061(93)90064-R" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506958v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506019v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506014v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506973v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3545239" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506960v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00011812" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506969v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beniamino" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1127(91)90041-S" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506971v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7061(91)90090-G" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506976v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.1990.tb01141.x" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506978v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jagers Op Akkerhuis" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Ley" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Zwetsloot" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507018v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Saur" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507017v2" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507022v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507036v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Georges Guittonneau" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kilbertus" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507032v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507027v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507030v2" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25685" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507037v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507044v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verdier" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507041v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507057v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507085v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillotin" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mamm.1984.48.2.287" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507063v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507055v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dabin" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Mori" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507082v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Samsoen" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Hasan Khan" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507048v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poursin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507099v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507096v2" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berge" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507101v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prat" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507104v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507107v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Petit-Maire" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507105v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Charpenti&#233;" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507112v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0047-2484(79)90089-7" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507113v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Co&#251;teaux" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Munsch" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098520v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ma Maury-Lechon" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507114v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507115v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guille" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507117v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bauzon" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dommergues" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507118v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823718v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173301v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173334v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627279v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000810v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile L. Toutous" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Chiron" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Dubs" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749770v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191128v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976295v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biaz" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773321v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902205v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salomon-Mallet" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336201v2" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902147v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villers" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji-Ami Diop" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173357v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173299v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628842v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627276v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Gardi" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811960v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvat" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089480v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672591v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Brun" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefeuvre" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390030v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25335.83368" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811417v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeffery" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Jones" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanarella" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marmo" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/89331" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823747v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Artz" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Anastasiou" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Bastos" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bendetti" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/94222" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508410v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00508410" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577002v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508414v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791232v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-64510-5_6" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64510-5_6" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567139v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184636v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2263.7287" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496986v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497245v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charpentier" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derouard" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420039719.pt4" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097077v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fedoroff" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.symposcience.org/exl-php/colloques/4-evaluation-des-risques-environnementaux-pour-une-g.htm" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504819v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504917v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505398v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beto Pashanasi" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gilot" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505507v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507109v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507111v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582175v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408672v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379469v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342793v4" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496168v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589805v11" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107884v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224906v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097179v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Herbuveaux" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Degove" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Poucet" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802003v2" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803004v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828562v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746119v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679149v2" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541496v2" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521337v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974084v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Climent" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488081v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956758v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091333v2" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477469v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986646v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980900v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurentin" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963823v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tanant" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mor&#232;re" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495381v2" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533107v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538698v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544102v2" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256814v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178971v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-00461294v2" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-ponge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6504-5267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05986317X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-5089-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618576v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza F A de Paula" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas N Perillo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Ottaviani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio F Carmo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar N Datar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zampedri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fusaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4584-017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M Potapov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Wen Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V Striuchkova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha M Alatalo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alexandre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02784-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Giannini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Menta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb14030045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104102v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freerk Molleman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05384-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979986v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Babenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36216-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03902731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ferr&#237;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#225;rquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Petersen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thibaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Palka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-022-01651-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(21)60013-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bartoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180887v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Sofo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12702" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554677v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12247" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. P. Phillips" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. Bach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Bennett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00912-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Salmon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vittier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Ben Assoula" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2021.150755" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482688v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2020.150625" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille D&#8217;haese" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01465-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-019-5890-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040767v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Bellini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Chown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Janssens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so92iss3pp161" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katzensteiner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabiol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2018.07.0279" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152310v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-019-01365-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352980v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Phillips" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Guerra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax4851" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04482" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guille Peguero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Arnedo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14685" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Berg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kemmers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein de Waal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferronato" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.035" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Nobili" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.03.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868669v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9906-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670786v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galbraith" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Matteodo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667378v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmo Vianello" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Vittori Antisari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665385v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.026" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667944v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fritz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pietrasiak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.043" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ascher-Jenull" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2018-0002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0693-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672699v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jagers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benbrook" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668155v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Guercini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Rumor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.037" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661177v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670330v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Hager" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Pignatti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670368v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Lowenfels" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2017.02.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vanhee" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Devigne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.027" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662671v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3420" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557051v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/bix039" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257857v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276086v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183395v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-015-1016-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166829v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Benoist" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Geoffroy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)30033-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250341v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Heiniger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmignac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.04.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983926v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noella Lefebvre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940083v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12188" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16BAA4B3DD86318D9CCB99EAB93D805566906480/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964875v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Botton-Divet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2014.01.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.03.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075572v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108985" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009691v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.05.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980797v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Garlato" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.02.022" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005001v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.03.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991045v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biu007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781281v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jouard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Gomez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-012-1006-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798564v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.505" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785571v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.07.019" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755558v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Englisch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.08.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904152v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Toutous" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.10.003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869859v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ruiz-Camacho" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.08.026" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831698v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2013.02.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816466v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chateil" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tarallo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.004" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704382v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.021" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722957v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mobaied" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2012.05.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083020v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682278v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.02.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750242v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2012.05.003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593548v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.03.025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578552v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.02.003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625715v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Egasse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.07.009" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611772v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.05.016" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618446v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Mart&#237;nez Aldaya" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.04.028" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519726v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Larpin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Fonty" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2010.04.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493992v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Celini" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.08.012" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GHMRN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504920v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia dos Santos Neves" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2009.02066.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504077v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Lalanne-Amara" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2009.12.032" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493972v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9583-4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B98A635AF62AD8BC8F85FC8E64909DD0E12D7543/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493987v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bels" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.12.012" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504016v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.05.005" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494630v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pouvelle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tully" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266467409005987" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5695C18E35F6440A45D7880F240D71566CB0317B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00449597v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kounda Kiki" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494632v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494590v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.04.017" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494582v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494615v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494625v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kounda-Kiki" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Va&#231;ulik" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2008.05.004" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393840v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494634v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide C&#233;lini" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.11.008" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494621v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Mori" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kosaki" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.05.001" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494606v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Fonty" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01923.x" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/543A38F32157C6A3658875486351A296BA0D6EE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493994v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/30098" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495321v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautrot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2007-8-18431" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPK8078J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495200v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(08)60064-8" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495249v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gins" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2008.01.005" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-795JCQ0G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495211v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard-Reversat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-008-0321-3" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMB4S61K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495215v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2008.04.002" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00449592v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325437v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2008.04002" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495339v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Galvan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chersich" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0317" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495371v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0199-5" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NDN39L2P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271510v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495367v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clique" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Especel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.695" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495378v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkmar Wolters" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00847.x" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81A3437EF86605D806CA7E9D8D719B92634931D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495358v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sellos" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508381v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.06.007" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495402v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gillet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Sousa" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.09.004" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RPRSWRP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363742v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boitaud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourlette" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.06.013" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ0C2X3S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496483v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolger" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manuela da Gama" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Lukkari" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2005.10.005" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496565v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2005.00736.x" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BGKFMLQS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495399v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.08.010" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-290V7VXM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080153v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023673v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topoliantz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavelle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367089v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gass" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.06.027" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PL48W41-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495387v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.06.022" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF90GTLH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086928v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gilet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495395v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.026" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FGL5SP3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020278v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdette" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020433v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124779v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.06.07" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495398v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballof" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.024" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ3NHQ8R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363745v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.06.011" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZLF93WJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083695v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00860_3.x" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/226D8037B8FED7DF9D4CB5388B7CC4DB77314982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093106v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020431v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Martinez Aldaya" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022274v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2005.07.001" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQLPF6LG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496566v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496997v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0804-9" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B885E4CD81BC8357EC84F74C27792CFC438AF2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497050v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2004.08.003" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497052v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;doroff" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.02.006" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496576v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.08.011" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363746v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S146479310500672X" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496568v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scattolin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Viola" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015926v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Felix-Theodose" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarthou" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bodo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np034031u" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8VDXTLQ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497189v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2004.01.002" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678361v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497247v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497766v2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.05.007" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367057v2" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F&#233;lix-Th&#233;odose" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497168v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0749-z" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C80C48494EDBCFD68EF826A583C553C5A5E69EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497120v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00615.x" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB03B26045D0F4BB73E2A5AF2C76CFFA2985DA67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258686v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497151v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2004.01.001" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498569v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Sadaka" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-003-0666-6" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD755DCB0240A402505D3D8D9F50D6FEEE9BD95C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498465v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0038-0717(03)00149-4" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498494v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0929-1393(03)00063-5" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497772v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2003.00566.x" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498444v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric F&#233;doroff" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Haese" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0038-0717(03)00108-1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498560v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villiers" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2003.tb02196.x" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/279568F46C5B2AB57CC6128A84065886B5BB92EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498459v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2003.06.001" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498552v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2003.00500.x" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC5BC17B3BA0AF8D6D4371C66CB8CAED89D4D5BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498546v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(02)00134-8" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498581v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2002.00479.x" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499519v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2002.tb02019.x" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499535v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-002-0467-3" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C2022F5CAAF5D5009FB2725326DFF41F7504188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499536v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipsa Bandyopadhyaya" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchetti" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(02)00026-4" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498579v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(02)00087-2" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501650v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loussot" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2002.1996" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499529v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-002-0535-8" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499487v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Kumar Choudhuri" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(01)01114-1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499513v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Campana" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauvin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(02)01143-3" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499496v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Straalen" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(02)00150-5" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501867v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(01)00129-8" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501849v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jordana" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Ari&#241;o" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2001.653884x" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501728v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Patzel" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(01)01076-7" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501866v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Razaka" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00153-X" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501857v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschaseaux" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(01)01064-0" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503100v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501870v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Sadaka-Laulan" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)01050-5" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698786v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#246;ltermann" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#234;thes" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503177v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026537632468" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B2E73E617F17281E9F3F5F1691BD480975AAAFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504085v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke H&#246;ltermann" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503205v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3236629" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B01B74662FAF2F693AA5737CA35D6C8C9C04D529/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504082v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503206v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)01051-7" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7962C3B09BA77EC84EDCF0B588CE7C31DAA43D63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503196v2" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charnet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Allouard" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5328" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504001v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740000285" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504091v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(99)00034-6" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504791v2" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1999.6361888x" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504812v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delhaye" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devigne" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Levieux" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740050566" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504089v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505427v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740050394" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505414v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Roquebert" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Bury" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boumezzough" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86660-1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505386v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Andr&#233;" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Zackrisson" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Nilsson" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1313314" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505358v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86662-5" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505462v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86658-3" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505429v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003740050466" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505367v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arpin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Faille" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86659-5" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505473v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3237023" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/384A70F31497ED686AA8B41566AB51A1AD2E0DF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505504v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Touzet" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Armengaud" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3237237" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B944C3883312A943BEB201BFBD72DA8D6A16FFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505482v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sondag" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Delecour" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-27-12-2053" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505508v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maubon" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3236233" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60B85D99CE477689204153837165F9EF6CAC34BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505505v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00307837" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505506v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19950602" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506002v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vannier" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574051v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toutain" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506011v2" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26527" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989704v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20046443" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506004v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(94)90161-9" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618265v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506007v2" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26510" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506016v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506954v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618270v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andr&#233;" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7061(93)90064-R" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506012v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506958v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506019v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506014v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506969v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beniamino" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1127(91)90041-S" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506960v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00011812" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506971v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7061(91)90090-G" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506973v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3545239" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506976v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.1990.tb01141.x" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507017v2" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506978v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jagers Op Akkerhuis" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Ley" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Zwetsloot" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507018v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Saur" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507022v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507027v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Georges Guittonneau" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kilbertus" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507036v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507032v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507030v2" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25685" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507044v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verdier" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507037v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507041v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507057v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507085v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillotin" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mamm.1984.48.2.287" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507063v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507055v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dabin" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Mori" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507082v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Samsoen" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Hasan Khan" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507048v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poursin" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507096v2" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berge" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507099v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507104v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507101v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prat" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507105v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Charpenti&#233;" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507107v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Petit-Maire" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507113v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Co&#251;teaux" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Munsch" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098520v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ma Maury-Lechon" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507112v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0047-2484(79)90089-7" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507114v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507115v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guille" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507117v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bauzon" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dommergues" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507118v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823718v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173301v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173334v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627279v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749770v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000810v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile L. Toutous" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Chiron" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Dubs" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406475v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191128v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976295v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biaz" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773321v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902205v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salomon-Mallet" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336201v2" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902147v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villers" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji-Ami Diop" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173357v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173299v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628842v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627276v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Gardi" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811960v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvat" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089480v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672591v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Brun" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefeuvre" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390030v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25335.83368" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811417v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeffery" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Jones" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanarella" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marmo" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/89331" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823747v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Artz" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Anastasiou" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Bastos" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bendetti" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/94222" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508410v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00508410" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508414v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577002v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791232v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-64510-5_6" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64510-5_6" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184636v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2263.7287" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567139v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496986v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497245v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charpentier" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derouard" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420039719.pt4" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097077v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fedoroff" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.symposcience.org/exl-php/colloques/4-evaluation-des-risques-environnementaux-pour-une-g.htm" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504917v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504819v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505398v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beto Pashanasi" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gilot" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505507v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507111v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507109v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582175v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408672v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342793v4" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379469v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496168v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589805v11" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107884v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224906v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097179v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Herbuveaux" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Degove" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Poucet" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803004v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802003v2" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828562v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679149v2" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746119v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541496v2" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956758v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Climent" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521337v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974084v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488081v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091333v2" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477469v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986646v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980900v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurentin" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963823v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tanant" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mor&#232;re" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495381v2" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533107v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538698v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544102v2" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256814v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178971v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-00461294v2" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>