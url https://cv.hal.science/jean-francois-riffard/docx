--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -93,1056 +93,1125 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Est-ce grave, docteur ? Consultez la clinique des droits ! (École de Droit - Université Clermont Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 15 (496)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05606220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A la recherche de l'unité de temps perdue : de quelques aspects du paiement à l'aune du chèque et du virement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 2 (8), p. 93 sq</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the duality of working languages a source of conflict or mutual enrichment? The Example of the Cape Town Convention and Its Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cape Town Convention Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, vol. 8 (n° 1), pp. 40-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/ctcj.2022.01.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4337/ctcj.2022.01.03⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05016706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reform of the French Law on Security Interests (Droit des sûretés): A Second and Final Season?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Europäisches Privatrecht (ZeuP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ratification de la Convention du Cap et de son Protocole ferroviaire : la délicate alchimie du choix des déclarations (ou du bon usage du sur-mesure d’un point de vue français)&amp;quot;, Revue de droit uniforme/Uniform Law Review, Oxford University Press, 10 April 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uniform Law Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upside down : transsystémie et droit comparé, retour sur quelques aspects de méthodologie&amp;quot;, Le Dossier : La transsystémie. Pour une approche rénovée de la conception et de l’enseignement du droit, Actes du colloque de Clermont-Ferrand des 12 et 13 décembre 2016, textes réunis par J-F. Riffard et S. Castillo-Wyszogrodzka, La Revue du Centre Michel de l'Hospital [ édition électronique ], 2019, n° 17, pp. 31-39</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 17, pp. 31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction&amp;quot;, Le Dossier : La transsystémie. Pour une approche rénovée de la conception et de l’enseignement du droit, Actes du colloque de Clermont-Ferrand des 12 et 13 décembre 2016, textes réunis par J-F. Riffard et S. Castillo-Wyszogrodzka, La Revue du Centre Michel de l'Hospital [ édition électronique ], 2019, n° 17, pp. 8-10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Castillo-Wyszogrodzka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 17, pp. 8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inventivité du juge ou la voie vers la liberté&amp;quot;, Le Dossier : L'inventivité. Aspects de sciences juridique et politique, Actes du colloque de Clermont-Ferrand du 30 mars 2017, textes réunis par R. Maurel, La Revue du Centre Michel de l'Hospital [ édition électronique ], 2018, n° 14, pp. 71-75</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 14, pp. 71-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le banquier, le compte et le contrôle : retour sur une notion fondamentale, mais négligée&amp;quot;, article 40, Dossier : Le droit bancaire et financier à la lumière des droits fondamentaux, Actes du colloque de Clermont-Ferrand du 16 mars 2018, A. Maymont (coord.), Revue de droit bancaire et financier, LexisNexis, 2018, n° 6, novembre-décembre, pp. 76-79</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 6, pp. 76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'inventivité du juge ou la voie vers la liberté&amp;quot;, Le Dossier : L'inventivité. Aspects de sciences juridique et politique, Actes du colloque de Clermont-Ferrand du 30 mars 2017, textes réunis par R. Maurel, La Revue du Centre Michel de l'Hospital [ édition électronique ], 2018, n° 14, pp. 71-75</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice : sommes-nous tous condamnés à devenir des lawyers américains ?&amp;quot;, The Conversation, 10/06/2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt viager - Faut-il vraiment sauver le prêt viager hypothécaire ?&amp;quot;, JCP N La Semaine Juridique - Notariale et immobilière, LexisNexis, n° 25, 1214, 22 juin 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arbitre de football, le parieur sportif et le juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès au(x) droit(s), une exigence citoyenne (?) De quelques propos introductifs - légèrement - politiquement incorrects&amp;quot;, Le Dossier : De l'accès au droit à l'exercice de la citoyenneté, Actes du colloque de Clermont-Ferrand des 24-25 septembre 2015, textes réunis par F. Faberon et A. Habrial, La Revue du Centre Michel de l'Hospital [ édition électronique ], 2017, n° 12, pp. 19-25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 14, pp. 71-75</w:t>
+              <w:t xml:space="preserve">, 2017, De l'accès au droit à l'exercice de la citoyenneté, Actes du colloque de Clermont-Ferrand des 24-25 septembre 2015, n° 12, pp. 19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu du colloque : La transsystémie. Pour une approche rénovée de la conception et de l’enseignement du droit, Clermont-Ferrand, les 12 et 13 décembre 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Castillo Wyszogrodzka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, vol. 69 (n° 1), pp. 262-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis repetita (non) placent. L'ordonnance du 29 janvier 2016 sur le gage des stocks à l'aune de la nécessaire unification des sûretés mobilières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, n° 3 (ét. 15), 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1152,719 +1221,719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre des sûretés hors procédure d’insolvabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Favoriser la mise en œuvre des sûretés : jusqu’où aller ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-François Riffard, Pr de droit privé et de sciences criminelles, CMH UR 4232-UCA; Sophie Prétot, Pr de droit privé et de sciences criminelles, CMH UR 4232-UCA, Mar 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Le protocole ferroviaire à la Convention Unidroit du Cap : une opportunité pour le secteur français du rail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-François Riffard, Pr de droit privé, CMH UR 4232-UCA; Olivier Gout, Pr de droit privé, ELJ EA 3707-Université Jean Moulin Lyon III; Pablo Guedon, MCF en droit privé, CMH UR 4232-UCA, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Le marché de la mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master 2 Droit civil général-Ecole de Droit/UCA, Apr 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mac Protocol: an opportunity for developing countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Programme for Law and Development (IPLD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unidroit Academy, Jun 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the alternatives in relation to insolvency in all three protocols - 0 2 3 or 1? How to deal with an International Interest in the context of insolvency: is there really a choice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cape Town Convention Academic Project – 13th Conference: Cape Town Convention in action: from aircraft to rail to MAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cambridge; Cape Town Convention Academic Project; Unidroit, Sep 2024, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severus Rogue - Le procès. Héros de l'ombre ? Ou meurtrier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lysias, le procès fictif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, association Lysias Clermont 1; Ecole de Droit-UCA, Feb 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation du moment du paiement : exemple à l’aune du virement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Les défis juridiques de l'évolution du paiement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthony Maymont, MCF HDR en droit privé, CMH UR 4232-UCA, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme du droit des sûretés et l’avocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque La réforme du droit des sûretés et les professions du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yannick Blandin, MCF HDR en droit privé; Master DFPE Droit du financement et du patrimoine des entreprises, Ecole de Droit-UCA, Mar 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ratification de la CTC : le délicat choix des déclarations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence - atelier de travail La Convention du Cap relative aux garanties internationales portant sur des matériels d'équipement mobiles (CTC) et ses protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-François Riffard, Pr de droit privé et de sciences criminelles, CMH EA 4232-UCA; Unidroit, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre fondations et Charity Trusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque La fondation, entre l'économique et le sociétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jacques Mestre, Pr de droit privé et de sciences criminelles, AMU; Sabrina Dupouy, MCF en droit privé et de sciences criminelles, CMH EA 4232-UCA, Mar 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1874,121 +1943,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit bancaire, 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis. , 220 p., 2023, coll. "Objectifs droit", 978-2711037490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1998,576 +2067,576 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rouhette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Michel de L'Hospital. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Georges Rouhette, Contribution à l’étude critique de la notion de contrat, Clermont-Ferrand, Éditions du Centre Michel de L'Hospital, Collection des Mélanges et hommages, 2024, N° 2, 731 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lextenso/LGDJ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 11-16, 2024, coll. "Mélanges et hommages", 978-2-912589-61-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le banquier et l’automate : retour sur quelques questions au sujet des DAB/GAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La responsabilité civile du banquier aujourd'hui, J. Lasserre Capdeville (dir.), LexisNexis, 2022, 312 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 11 p., 2022, 978-2-7110-3631-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protocole « MAC » à la convention d’Unidroit relative aux garanties internationales portant sur des matériels d’équipement mobiles : le protocole de trop ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRJS éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Gilbert Parleani, Paris, IRJS Editions, 2021, 608 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp. 457-472, 2021, 978-2-85002-043-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défiance ou collaboration : brèves réflexions (d’un ami des créanciers !) à propos de la prévention&amp;quot;, in: Mélanges en l’honneur de Jean-Luc Vallens, Joly, 2017, pp. 181-192</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Jean-Luc Vallens, Joly, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 181-192, 2017, 978-2306000830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organismes de ranking. Est-ce grave docteur ? Le rating/ranking : un diagnostic efficace des droits ?&amp;quot;, in: Les nouveaux pouvoirs, Actes du colloque de Clermont-Ferrand du 20 novembre 2015, AB Caire (dir.), Bruylant, 2017, pp. 121-138</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux pouvoirs, Actes du colloque de Clermont-Ferrand du 20 novembre 2015, AB Caire (dir.), Bruylant, 2017, 200 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 121-138, 2017, 978-2802757658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur le formalisme en droit des sûretés : quand le mieux est - parfois - l'ennemi du bien&amp;quot;, in: Le formalisme, sources et technique en droit privé positif, N. Laurent-Bonnet et S. Tisseyre (dir.), Lextenso, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LDGJ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le formalisme. Sources et technique en droit privé positif, N. Laurent-Bonnet et S. Tisseyre (dir.), Lextenso, 2017, 300 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2275052557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sûretés Mobilières et Stocks : ou l’Art et la Manière de Résoudre la Quadrature du Cercle&amp;quot;, in: International and Comparative Secured Transactions Law, Essays in honour of Roderick A Macdonald, Spyridon V Bazinas, N Orkun Akseli (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International and Comparative Secured Transactions Law, Essays in honour of Roderick A Macdonald, Spyridon V Bazinas, N Orkun Akseli (dir.), Hart Publishing, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 133-155, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2714,51 +2783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04083341v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riffard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016706v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/ctcj.2022.01.03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03702993v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550672v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02086050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02086039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Castillo-Wyszogrodzka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01830170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01830021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01830003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03637584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Castillo Wyszogrodzka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03637516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03962212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03814314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02051361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02051405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Causse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouhette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/melanges-hommages#/admin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01629993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01680923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606220v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riffard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04083341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016706v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/ctcj.2022.01.03" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03702993v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02086050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02086039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Castillo-Wyszogrodzka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01830170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01830021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01830003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03637584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Castillo Wyszogrodzka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03637516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016797v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03962212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03814314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02051361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02051405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Causse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouhette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/melanges-hommages#/admin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01629993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01680923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677563v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>