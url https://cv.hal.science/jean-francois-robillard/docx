--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -2353,295 +2353,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of low work function alkali oxide thin films for unconventional thermionic energy converters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tianqi Zhu</w:t>
+                <w:t xml:space="preserve">Fabrication of thin-film silicon membranes with phononic crystals for thermal conductivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno-Moussa Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Didenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4968532⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (10), pp.1358-1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2016.2600590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276235v1</w:t>
+                <w:t xml:space="preserve">hal-03276234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of thin-film silicon membranes with phononic crystals for thermal conductivity measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Didenko</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of low work function alkali oxide thin films for unconventional thermionic energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (10), pp.1358-1361. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (20), pp.205108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LED.2016.2600590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4968532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276234v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward quantitative modeling of silicon phononic thermocrystals</w:t>
               </w:r>
@@ -2787,51 +2787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2889,291 +2889,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325003v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low work function thin film growth for high efficiency thermionic energy converter : coupled Kelvin probe and photoemission study of potassium oxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">Unconventional thin-film thermoelectric converters : structure, simulation, and comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 211 (6), pp.1334-1337. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.2109-2114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201300136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11664-014-2982-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005619v1</w:t>
+                <w:t xml:space="preserve">hal-00994781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional thin-film thermoelectric converters : structure, simulation, and comparative study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+                <w:t xml:space="preserve">Low work function thin film growth for high efficiency thermionic energy converter : coupled Kelvin probe and photoemission study of potassium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43, pp.2109-2114. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (6), pp.1334-1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11664-014-2982-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201300136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994781v1</w:t>
+                <w:t xml:space="preserve">hal-01005619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phononic engineering of silicon using &amp;quot;dots on the fly&amp;quot; e-beam lithography and plasma etching</w:t>
               </w:r>
@@ -3555,377 +3555,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution limit of a phononic crystal superlens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase-control in two-dimensional phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Swinteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Muralidharan</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.224301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (7), pp.074507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3641634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603011v1</w:t>
+                <w:t xml:space="preserve">hal-00639810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-control in two-dimensional phononic crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolution limit of a phononic crystal superlens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Swinteck</w:t>
+                <w:t xml:space="preserve">A. Shelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bringuier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+                <w:t xml:space="preserve">K. Muralidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (7), pp.074507. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.224301-1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3641634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.224301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639810v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-controlling phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Swinteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Muralidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98, pp.103508-1-3. </w:t>
@@ -3963,64 +3963,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-controlling phononic crystals : realization of acoustic boolean logic gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Swinteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5058,277 +5058,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and doping level effect on silicon thermal conductivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase-field simulations for RF switches: highlighting the benefits of GeTe over GST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+                <w:t xml:space="preserve">Corentin Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raja Sen</w:t>
+                <w:t xml:space="preserve">Olga Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Sjakste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
+                <w:t xml:space="preserve">Bruno Reig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonons 2025 (International Conference on Phonon Scattering in Condensed Matter)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">SISPAD - International Conference on Simulation of Semiconductor Processes and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407127v1</w:t>
+                <w:t xml:space="preserve">hal-05291420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field simulations for RF switches: highlighting the benefits of GeTe over GST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature and doping level effect on silicon thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">Raja Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Cueto</w:t>
+                <w:t xml:space="preserve">Jelena Sjakste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Reig</w:t>
+                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SISPAD - International Conference on Simulation of Semiconductor Processes and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Phonons 2025 (International Conference on Phonon Scattering in Condensed Matter)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291420v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of nano-objects by means of scanning thermal microscopy</w:t>
               </w:r>
@@ -5689,64 +5689,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the melt and quench behavior of phase-change RF switch to improve power handling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5836,51 +5836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and doping level effect on silicon thermal conductivity measured by 3ω method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6073,64 +6073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la trempe et amélioration de la fiabilité de commutateurs à matériaux à changement de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6192,320 +6192,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal contact resistance measurements on metal-semiconductor structures by scanning thermal microscopy and 3ω method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Dewitte</w:t>
+                <w:t xml:space="preserve">Phonon transport in asymmetric nanostructures in the ballistic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brisuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Horny</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saminadayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Nanotechnologies (TNT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">GDR NAME plenary days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311000v1</w:t>
+                <w:t xml:space="preserve">hal-04705891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon transport in asymmetric nanostructures in the ballistic regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+                <w:t xml:space="preserve">Electrothermal measurements at boundaries including of metal-semiconductor structures ones by scanning thermal microscopy and 3ω method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NAME plenary days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Interface days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705891v1</w:t>
+                <w:t xml:space="preserve">hal-04311003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothermal measurements at boundaries including of metal-semiconductor structures ones by scanning thermal microscopy and 3ω method</w:t>
+                <w:t xml:space="preserve">Thermal contact resistance measurements on metal-semiconductor structures by scanning thermal microscopy and 3ω method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6521,73 +6521,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Trends in Nanotechnologies (TNT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311003v1</w:t>
+                <w:t xml:space="preserve">hal-04311000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensor for manipulation of heat carried by phonons at the nanoscale and very low temperature</w:t>
               </w:r>
@@ -6817,428 +6817,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated metrology devices dedicated to transient Harman measurement of silicon nano-meshes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raman thermometry characterization of GeSbTe based phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le-Friec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jury Sandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Simola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique des Hauts-de-France; Université de Mons, Jun 2023, Valenciennes (Nord), France</w:t>
+              <w:t xml:space="preserve">XVII Conference on Phonon Scattering in Condensed Matter, Phonons 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188230v1</w:t>
+                <w:t xml:space="preserve">hal-04188350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman thermometry characterization of GeSbTe based phase change materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Jeannot</w:t>
+                <w:t xml:space="preserve">GeTe thermal characterization with 3-omega and Raman thermometry methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jerez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Conference on Phonon Scattering in Condensed Matter, Phonons 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop for Multi-Functional Materials 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188350v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeTe thermal characterization with 3-omega and Raman thermometry methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated metrology devices dedicated to transient Harman measurement of silicon nano-meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Multi-Functional Materials 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France. 1 page</w:t>
+              <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique des Hauts-de-France; Université de Mons, Jun 2023, Valenciennes (Nord), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188217v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal boundary conductance study at metal-semiconductor interfaces. Influences of electrical properties and temperature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pompidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,286 +7296,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Heat transfer in silicon nano-membranes: application to thermoelectricity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maciej Haras</w:t>
+                <w:t xml:space="preserve">Raman Thermometry Characterization of GeSbTe based Phase Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le-Friec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jury Sandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Simola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th international symposium on the Physics of Semiconductors and Applications (ISPSA20)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dublin, Ireland. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC57263.2022.9950662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088371v1</w:t>
+                <w:t xml:space="preserve">hal-03875742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Thermometry Characterization of GeSbTe based Phase Change Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boivin</w:t>
+                <w:t xml:space="preserve">[Invited] Heat transfer in silicon nano-membranes: application to thermoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th international symposium on the Physics of Semiconductors and Applications (ISPSA20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Jaeju, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/THERMINIC57263.2022.9950662⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03875742v2</w:t>
+                <w:t xml:space="preserve">hal-04088371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspended crystalline silicon thermometry devices: towards quantum nanophononics</w:t>
               </w:r>
@@ -7788,273 +7788,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive resistive SThM probes for nanoscale thermometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Boundary Conductance across metal/semiconductor junction, measurement and electrical influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pompidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Chirtoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">14ème Journées de la Matière Condensée JMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863531v1</w:t>
+                <w:t xml:space="preserve">hal-04434306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Boundary Conductance across metal/semiconductor junction, measurement and electrical influences</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly sensitive resistive SThM probes for nanoscale thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Druv Singhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaëlle Julié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le-Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journées de la Matière Condensée JMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434306v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Functional packaging of RF, mmW and photonic functions based on femtosecond laser micromachining</w:t>
               </w:r>
@@ -8793,795 +8793,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-area femtosecond laser ablation of Silicon to create membrane with high performance CMOS-SOI RF functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.F. Robillard</w:t>
+                <w:t xml:space="preserve">Artificially-induced anisotropic heat flow in 2D patterned membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Didenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierno M'Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 7th Electronic System-Integration Technology Conference (ESTC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317259v1</w:t>
+                <w:t xml:space="preserve">hal-02025449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Phonon heat conduction in phononic crystal membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maciej Haras</w:t>
+                <w:t xml:space="preserve">Large-area femtosecond laser ablation of Silicon to create membrane with high performance CMOS-SOI RF functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Bhaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting, Symposium "Nanostructures for phononic applications"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 7th Electronic System-Integration Technology Conference (ESTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dresden, Germany. pp.801-806, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESTC.2018.8546407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932523v1</w:t>
+                <w:t xml:space="preserve">hal-02317259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Phonon heat conduction in phononic crystal membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Orobtchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Nanotechnology, IEEE Nano 2018, Session on “nanophononics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting, Symposium "Nanostructures for phononic applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932516v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of low-thermal conductivity silicon nano-patterned membranes as a thermoelectric material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Di Zhou</w:t>
+                <w:t xml:space="preserve">[Invited] Phonon heat conduction in phononic crystal membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Orobtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">18th IEEE International Conference on Nanotechnology, IEEE Nano 2018, Session on “nanophononics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025459v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single mode polymer optical waveguides and out-of-plane coupling structure on a glass substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Davide Bucci</w:t>
+                <w:t xml:space="preserve">Demonstration of low-thermal conductivity silicon nano-patterned membranes as a thermoelectric material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierno M'Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Didenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianqi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Electronic System-Integration Technology Conference, ESTC 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961666v1</w:t>
+                <w:t xml:space="preserve">hal-02025459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificially-induced anisotropic heat flow in 2D patterned membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maciej Haras</w:t>
+                <w:t xml:space="preserve">Single mode polymer optical waveguides and out-of-plane coupling structure on a glass substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Hivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gianesello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Electronic System-Integration Technology Conference, ESTC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dresden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESTC.2018.8546461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025449v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of silicon based thermoelectric generators interest of coupling low thermal conductivity thin films and a planar architecture</w:t>
               </w:r>
@@ -10098,51 +10098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrated scanning thermal microscopy for nanolayered and micropatterned samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10236,51 +10236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Didenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tierno M'Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11473,385 +11473,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance CMOS with enhanced property of mechanical flexibility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Danneville</w:t>
+                <w:t xml:space="preserve">Phononic crystals patterning by e-beam lithography &amp;quot;dots on the fly&amp;quot; methodology for integration into thermoelectric energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOS Emerging Technologies Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976625v1</w:t>
+                <w:t xml:space="preserve">hal-01020281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phononic crystals patterning by e-beam lithography &amp;quot;dots on the fly&amp;quot; methodology for integration into thermoelectric energy converters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maciej Haras</w:t>
+                <w:t xml:space="preserve">Tailoring thermal conductivity of graphene via defect-and-molecular engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Muralidharan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 3 p</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium D - Phonons and fluctuations in low dimensional structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020281v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring thermal conductivity of graphene via defect-and-molecular engineering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deymier</w:t>
+                <w:t xml:space="preserve">High performance CMOS with enhanced property of mechanical flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishna Muralidharan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Lecavelier Des Etangs-Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium D - Phonons and fluctuations in low dimensional structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">CMOS Emerging Technologies Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964528v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated measurement platform for thermal conductivity measurements in thin-film crystalline silicon and silicon-germanium</w:t>
               </w:r>
@@ -12238,51 +12238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12346,51 +12346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and electrical characterisations of a low work function cesium oxide coating for high efficiency thermionic energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12465,251 +12465,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Unconventional principles of thermoelectric generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phononic engineering of silicon using dots on the fly 'electron beam lithography and plasma etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Skotnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnologies et Matériaux Avancés France-Israël</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">39th International Conference on Micro and Nano Engineering, MNE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878808v1</w:t>
+                <w:t xml:space="preserve">hal-00878809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phononic engineering of silicon using dots on the fly 'electron beam lithography and plasma etching</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invited] Unconventional principles of thermoelectric generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Micro and Nano Engineering, MNE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Nanotechnologies et Matériaux Avancés France-Israël</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878809v1</w:t>
+                <w:t xml:space="preserve">hal-00878808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low work function thin film growth for high efficiency thermionic energy converter : coupled Kelvin probe and photoemission study of potassium oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12786,51 +12786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic logic gates implemented using a phase controlling phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.Z. Swinteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12911,64 +12911,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-controlling properties in phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Swinteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13036,64 +13036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-control in phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Swinteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13712,243 +13712,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved study of 2D nanostructures lattices phonon modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A touch of color in picosecond ultrasonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Roch-Jeune</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique CNRS : Son et Lumière, from microphotonics to nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369957v1</w:t>
+                <w:t xml:space="preserve">hal-00369956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A touch of color in picosecond ultrasonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time resolved study of 2D nanostructures lattices phonon modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Emery</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique CNRS : Son et Lumière, from microphotonics to nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369956v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés élastiques de réseaux de nanostructures sondées par acoustique picoseconde. Sélection de modes en longueur d'onde</w:t>
               </w:r>
@@ -14658,51 +14658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raza Sheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14757,51 +14757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrothermal measurements of metal-semiconductor structures by scanning thermal microscopy and 3ω method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14863,277 +14863,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Thermal properties by means of Modulated-PhotoThermal Radiometry technic (M-PTR)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mihai Chirtoc</w:t>
+                <w:t xml:space="preserve">Crystalline silicon based suspended thermometry platforms: study of quantum phononic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brisuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Polanco Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalio Mingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">745. WE-Heraeus Seminar on "Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems"</w:t>
+              <w:t xml:space="preserve">‘Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems’ 745. WE-Heraeus-Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438032v1</w:t>
+                <w:t xml:space="preserve">hal-04706276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline silicon based suspended thermometry platforms: study of quantum phononic effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalio Mingo</w:t>
+                <w:t xml:space="preserve">Measurement of Thermal properties by means of Modulated-PhotoThermal Radiometry technic (M-PTR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pompidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raza Sheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Chirtoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems’ 745. WE-Heraeus-Seminar</w:t>
+              <w:t xml:space="preserve">745. WE-Heraeus Seminar on "Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706276v1</w:t>
+                <w:t xml:space="preserve">hal-04438032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensor for manipulation of heat carried by phonons at the nanoscale and very low temperature</w:t>
               </w:r>
@@ -15369,51 +15369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal design of PCM-RF Switches for 5G and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15985,51 +15985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Swinteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deymier P.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustic metamaterials and phononic crystals</w:t>
@@ -16248,77 +16248,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing effects of charge-carrier and impurity scattering limiting phonon heat conduction in heavily-doped silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16392,51 +16392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pompidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17062,51 +17062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468421v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pompidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Acosta Abanto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205853" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Ikzibane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Patil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Canosa Diaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00095A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le-Friec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226265" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gheysens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fleury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianesello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3311415" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165436v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Haras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Skotnicki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152192" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Massoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Moussa Bah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Zhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac8d12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bhaskar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11152333" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaramakrishnan Ganesan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maricot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Taieb Bakouche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2020.3019884" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2019.2939884" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29505-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115435" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bluet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacatena" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997914" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961118v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly-Eli Ayi-Yovo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hivin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthom&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2732461" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giorgis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4968532" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2016.2600590" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915619" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325003v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.05.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005619v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-2982-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.04.034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. K. Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tagro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801803" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Deymier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687928" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shelke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muralidharan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.224301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639810v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Swinteck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bringuier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641634" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591321v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3559599" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Runge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3631627" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676172" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469668v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stippinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3236537" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356648v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975171" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch-Jeune" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Mante" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.064302" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.092301" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#244;te" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emery" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.064114" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147507v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brouillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mercier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cueto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reig" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto-Avila" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brisuda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saminadayar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Polanco Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732309" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800680v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792505v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frausto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618653v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705891v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311003v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188314v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canosa Diaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikzibane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brisuda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polanco Garcia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saminadayar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188350v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jury Sandrini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Simola" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188217v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez-Garcia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Chirtoc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088371v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875742v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boivin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950662" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870287v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Canosa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mingo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870513v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863531v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Swami" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druv Singhal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Juli&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le-Denmat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434306v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybelle Belem-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814014v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317233v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507652" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379735v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkurdi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swami" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singhal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juli&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Denmat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317259v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546407" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932523v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932516v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025459v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno M'Bah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961666v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boucaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hivin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gianesello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546461" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025449v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317293v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanjen Didenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486919" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961743v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gianesello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546374" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932572v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluet J.M." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031332v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bluet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932644v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030916v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475281v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didenko" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Chapuis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nghiem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272693v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764513" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475299v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272696v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecavelier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2015.7409707" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325008v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Bouaziz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345902" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464806v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272691v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Latzel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063747" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464838v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976625v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020281v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964528v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bringuier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deymier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Muralidharan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964577v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964542v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976631v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325009v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047012" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966136v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Baikie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878808v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878809v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819702v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807116v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Z. Swinteck" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799670v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574514v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vasseur" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574030v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575708v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375168v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0290" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361485v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369957v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369956v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cote" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caruyer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126496v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125899v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131103v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belliard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125906v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407267v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706303v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438051v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Sheikh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Henni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310991v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438032v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706276v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705878v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705872v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528379v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tardy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023911v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970617v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249256v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tagro" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800621v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sukhovich" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Page" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31232-8_4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NDH864SL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249485v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451267v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407095v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350081v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540093v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459422v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04528000v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468421v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pompidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Acosta Abanto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205853" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Ikzibane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Patil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Canosa Diaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00095A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le-Friec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226265" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gheysens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fleury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianesello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3311415" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165436v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Haras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Skotnicki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152192" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Massoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Moussa Bah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Zhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac8d12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bhaskar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11152333" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaramakrishnan Ganesan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maricot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Taieb Bakouche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2020.3019884" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2019.2939884" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29505-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115435" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bluet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacatena" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997914" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961118v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly-Eli Ayi-Yovo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hivin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthom&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2732461" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2016.2600590" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giorgis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4968532" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915619" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325003v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.05.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-2982-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005619v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300136" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.04.034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. K. Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tagro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801803" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Deymier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687928" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Swinteck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bringuier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641634" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shelke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muralidharan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.224301" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591321v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3559599" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Runge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3631627" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676172" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469668v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stippinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3236537" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356648v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975171" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch-Jeune" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Mante" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.064302" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.092301" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#244;te" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emery" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.064114" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147507v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291420v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mercier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cueto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407127v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brouillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto-Avila" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brisuda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saminadayar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Polanco Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732309" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800680v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792505v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frausto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618653v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705891v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311003v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311000v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188314v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canosa Diaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikzibane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brisuda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polanco Garcia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saminadayar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jury Sandrini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Simola" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188217v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez-Garcia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188230v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Chirtoc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875742v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boivin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950662" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088371v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870287v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Canosa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mingo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870513v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434306v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Swami" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druv Singhal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Juli&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le-Denmat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybelle Belem-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814014v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317233v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507652" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379735v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkurdi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swami" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singhal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juli&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Denmat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno M'Bah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317259v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546407" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932523v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932516v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025459v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961666v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boucaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hivin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gianesello" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546461" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317293v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanjen Didenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486919" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961743v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gianesello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546374" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932572v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluet J.M." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031332v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bluet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932644v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030916v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475281v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didenko" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Chapuis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nghiem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272693v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764513" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475299v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272696v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecavelier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2015.7409707" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325008v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Bouaziz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345902" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464806v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272691v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Latzel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063747" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464838v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020281v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964528v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bringuier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deymier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Muralidharan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976625v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964577v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964542v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976631v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325009v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047012" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966136v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Baikie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878809v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878808v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819702v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807116v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Z. Swinteck" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799670v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574514v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vasseur" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574030v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575708v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375168v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0290" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361485v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369956v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cote" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caruyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369957v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126496v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125899v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131103v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belliard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125906v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407267v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706303v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438051v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Sheikh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Henni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310991v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706276v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438032v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705878v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705872v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528379v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tardy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023911v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970617v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249256v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tagro" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800621v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sukhovich" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Page" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31232-8_4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NDH864SL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249485v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451267v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407095v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350081v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540093v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459422v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04528000v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>