--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -243,308 +243,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of linearity in trap-rich substrates for radio frequency applications: Which of donor and acceptor trap is the best?</w:t>
+                <w:t xml:space="preserve">Thermoelectric characterization of crystalline nano-patterned silicon membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Philippe</w:t>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Robillard</w:t>
+                <w:t xml:space="preserve">Akash Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gloria</w:t>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0205853⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (14), pp.5998-6006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4MA00095A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632649v1</w:t>
+                <w:t xml:space="preserve">hal-04628752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric characterization of crystalline nano-patterned silicon membranes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of linearity in trap-rich substrates for radio frequency applications: Which of donor and acceptor trap is the best?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akash Patil</w:t>
+                <w:t xml:space="preserve">Justine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+                <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Okada</w:t>
+                <w:t xml:space="preserve">Daniel Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Blandre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (14), pp.5998-6006. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (1), pp.015702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4MA00095A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0205853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628752v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal characterization of Ge-rich GST thin films for phase change memories by Raman thermometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le-Friec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -628,680 +628,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Airgaps for Off State Capacitance Reduction in SOI CMOS RF Switches</w:t>
+                <w:t xml:space="preserve">Design and fabrication of nanometer measurement platform for better understanding of silicon mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gheysens</w:t>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fleury</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Skotnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2023.3311415⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (2), pp.024305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0152192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192324v1</w:t>
+                <w:t xml:space="preserve">hal-04165436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of nanometer measurement platform for better understanding of silicon mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Airgaps for Off State Capacitance Reduction in SOI CMOS RF Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gheysens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Haras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Robillard</w:t>
+                <w:t xml:space="preserve">Frederic Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Skotnicki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 134 (2), pp.024305. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (11), pp.5814 - 5817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0152192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2023.3311415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165436v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat dissipation in partially perforated phononic nano-membranes with periodicities below 100 nm</w:t>
+                <w:t xml:space="preserve">Substrate-Induced Dissipative and Non-Linear Effects in RF Switches: Probing Ultimate Performance Based on Laser-Machined Membrane Suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Massoud</w:t>
+                <w:t xml:space="preserve">Arun Bhaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Lacatena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">Flavie Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (5), pp.051113. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (15), pp.2333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0091539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics11152333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682509v1</w:t>
+                <w:t xml:space="preserve">hal-03739747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CMOS Compatible Thermoelectric Device made of Crystalline Silicon Membranes with Nanopores</w:t>
+                <w:t xml:space="preserve">Heat dissipation in partially perforated phononic nano-membranes with periodicities below 100 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierno-Moussa Bah</w:t>
+                <w:t xml:space="preserve">Antonin Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Didenko</w:t>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Zhou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac8d12⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.051113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0091539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766399v1</w:t>
+                <w:t xml:space="preserve">hal-03682509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-Induced Dissipative and Non-Linear Effects in RF Switches: Probing Ultimate Performance Based on Laser-Machined Membrane Suspension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A CMOS Compatible Thermoelectric Device made of Crystalline Silicon Membranes with Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno-Moussa Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun Bhaskar</w:t>
+                <w:t xml:space="preserve">Stanislav Didenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Philippe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.F. Robillard</w:t>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (15), pp.2333. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (50), pp.505403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics11152333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac8d12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739747v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic layer as a localized temperature control element for surface plasmonic resonance-based sensors</w:t>
               </w:r>
@@ -1313,64 +1313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivaramakrishnan Ganesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Maricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Taieb Bakouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1421,103 +1421,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate engineering of inductors on SOI for improvement of Q-factor and application in LNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.959-969. </w:t>
@@ -1555,103 +1555,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal analysis of ultimately-thinned-and-transfer-bonded CMOS on mechanically flexible foils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.973-978. </w:t>
@@ -1728,64 +1728,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
@@ -1983,64 +1983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Didenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2143,51 +2143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (6), pp.063106. </w:t>
@@ -2359,103 +2359,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of thin-film silicon membranes with phononic crystals for thermal conductivity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno-Moussa Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Didenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (10), pp.1358-1361. </w:t>
@@ -2519,64 +2519,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Giorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2653,51 +2653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,103 +2761,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric energy conversion: How good can silicon be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 157, pp.193-196. </w:t>
@@ -2895,103 +2895,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional thin-film thermoelectric converters : structure, simulation, and comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Monfray</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43, pp.2109-2114. </w:t>
@@ -3042,90 +3042,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low work function thin film growth for high efficiency thermionic energy converter : coupled Kelvin probe and photoemission study of potassium oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 211 (6), pp.1334-1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3159,103 +3159,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phononic engineering of silicon using &amp;quot;dots on the fly&amp;quot; e-beam lithography and plasma etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 121, pp.131-134. </w:t>
@@ -3440,51 +3440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band gap tunability of magneto-elastic phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3555,723 +3555,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-control in two-dimensional phononic crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Band structures tunability of bulk 2D phononic crystals made of magneto-elastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3641634⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.041904-1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3676172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639810v1</w:t>
+                <w:t xml:space="preserve">hal-00783382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution limit of a phononic crystal superlens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Phase-control in two-dimensional phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Swinteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Muralidharan</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.224301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (7), pp.074507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3641634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603011v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-controlling phononic crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Resolution limit of a phononic crystal superlens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Muralidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 98, pp.103508-1-3. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.224301-1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3559599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.224301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591321v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-controlling phononic crystals : realization of acoustic boolean logic gates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Phase-controlling phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Swinteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Runge</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Muralidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3631627⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.103508-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3559599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639811v1</w:t>
+                <w:t xml:space="preserve">hal-00591321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structures tunability of bulk 2D phononic crystals made of magneto-elastic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase-controlling phononic crystals : realization of acoustic boolean logic gates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Swinteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Runge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1, pp.041904-1-12. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130, pp.1919-1925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3676172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.3631627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783382v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable magnetoelastic phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4374,51 +4374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete thin film mechanical characterization using picosecond ultrasonics and nanostructured transducers : experimental demonstration on SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Mante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4465,51 +4465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective acoustic modes in various two-dimensional crystals by ultrafast acoustics: theory and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4582,51 +4582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond ultrasonic investigations of phonons in 2D nano-scaled lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4686,51 +4686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved vibrations of two-dimensional hypersonic phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,269 +4784,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00255742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High laser-wavelength sensitivity of the picosecond ultrasonic response in transparent thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual and collective vibrational modes of nanostructures studied by picosecond ultrasonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bienville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, pp.1289-1294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126493v1</w:t>
+                <w:t xml:space="preserve">hal-00147507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and collective vibrational modes of nanostructures studied by picosecond ultrasonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High laser-wavelength sensitivity of the picosecond ultrasonic response in transparent thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bienville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.F. Robillard</w:t>
+                <w:t xml:space="preserve">R. Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Belliard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Emery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.064114-1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.064114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147507v1</w:t>
+                <w:t xml:space="preserve">hal-00126493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5077,64 +5077,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field simulations for RF switches: highlighting the benefits of GeTe over GST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5314,77 +5314,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of nano-objects by means of scanning thermal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mateo Frausto-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5433,536 +5433,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon transport in asymmetric nanostructures in the ballistic regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">Optimisation de la trempe et amélioration de la fiabilité de commutateurs à matériaux à changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm Nanoscale and Microscale Heat Transfer VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Girona, Spain</w:t>
+              <w:t xml:space="preserve">JNM2024 - 23ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705896v1</w:t>
+                <w:t xml:space="preserve">hal-04618653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of silicon based suspended thermometry devices for study of low temperature phononic effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonon transport in asymmetric nanostructures in the ballistic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brisuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Dewitte</w:t>
+                <w:t xml:space="preserve">Jean-François Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saminadayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNE 2024 - 50th International Micro and Nano Engineering conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eurotherm Nanoscale and Microscale Heat Transfer VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706340v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the melt and quench behavior of phase-change RF switch to improve power handling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Fleury</w:t>
+                <w:t xml:space="preserve">Fabrication of silicon based suspended thermometry devices for study of low temperature phononic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brisuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Polanco Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Microwave Integrated Circuits Conference (EuMIC 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MNE 2024 - 50th International Micro and Nano Engineering conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718738v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and doping level effect on silicon thermal conductivity measured by 3ω method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Horny</w:t>
+                <w:t xml:space="preserve">Optimization of the melt and quench behavior of phase-change RF switch to improve power handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th European Microwave Integrated Circuits Conference (EuMIC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.222-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800680v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local thermal measurements and scanning thermal microscopy</w:t>
               </w:r>
@@ -6067,4121 +6067,4121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la trempe et amélioration de la fiabilité de commutateurs à matériaux à changement de phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Reig</w:t>
+                <w:t xml:space="preserve">Temperature and doping level effect on silicon thermal conductivity measured by 3ω method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Monfray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Fleury</w:t>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM2024 - 23ème Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan les-Pins, France</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Girona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618653v1</w:t>
+                <w:t xml:space="preserve">hal-04800680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon transport in asymmetric nanostructures in the ballistic regime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal boundary conductance study at metal-semiconductor interfaces. Influences of electrical properties and temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pompidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Chirtoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NAME plenary days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Energy transfer at interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR NAMe, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705891v1</w:t>
+                <w:t xml:space="preserve">hal-04435028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrothermal measurements at boundaries including of metal-semiconductor structures ones by scanning thermal microscopy and 3ω method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal contact resistance measurements on metal-semiconductor structures by scanning thermal microscopy and 3ω method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phonon transport in asymmetric nanostructures in the ballistic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brisuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Horny</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saminadayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Nanotechnologies (TNT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">GDR NAME plenary days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311000v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensor for manipulation of heat carried by phonons at the nanoscale and very low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Brisuda</w:t>
+                <w:t xml:space="preserve">Thermal contact resistance measurements on metal-semiconductor structures by scanning thermal microscopy and 3ω method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano The Nanoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Trends in Nanotechnologies (TNT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705886v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Based Suspended Thermometry Device Fabrication for Phonon Ballistic and Coherent Regimes Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Saminadayar</w:t>
+                <w:t xml:space="preserve">A sensor for manipulation of heat carried by phonons at the nanoscale and very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brisuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saminadayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHONONICS 2023: 6th International Conference on Phononic Crystals/Metamaterials/Metasurfaces, Phonon Transport, and Topological Phononics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">C’Nano The Nanoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188314v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman thermometry characterization of GeSbTe based phase change materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le-Friec</w:t>
+                <w:t xml:space="preserve">Silicon Based Suspended Thermometry Device Fabrication for Phonon Ballistic and Coherent Regimes Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brisuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Polanco Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jury Sandrini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Jeannot</w:t>
+                <w:t xml:space="preserve">L. Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Conference on Phonon Scattering in Condensed Matter, Phonons 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">PHONONICS 2023: 6th International Conference on Phononic Crystals/Metamaterials/Metasurfaces, Phonon Transport, and Topological Phononics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188350v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeTe thermal characterization with 3-omega and Raman thermometry methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated metrology devices dedicated to transient Harman measurement of silicon nano-meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Multi-Functional Materials 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France. 1 page</w:t>
+              <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique des Hauts-de-France; Université de Mons, Jun 2023, Valenciennes (Nord), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188217v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated metrology devices dedicated to transient Harman measurement of silicon nano-meshes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raman thermometry characterization of GeSbTe based phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le-Friec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jury Sandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Simola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique des Hauts-de-France; Université de Mons, Jun 2023, Valenciennes (Nord), France</w:t>
+              <w:t xml:space="preserve">XVII Conference on Phonon Scattering in Condensed Matter, Phonons 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188230v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal boundary conductance study at metal-semiconductor interfaces. Influences of electrical properties and temperature.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Robillard</w:t>
+                <w:t xml:space="preserve">GeTe thermal characterization with 3-omega and Raman thermometry methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Chirtoc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Jerez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy transfer at interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR NAMe, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop for Multi-Functional Materials 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435028v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Thermometry Characterization of GeSbTe based Phase Change Materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Boundary Conductance across metal/semiconductor junction, measurement and electrical influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pompidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Chirtoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Journées de la Matière Condensée JMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique, Aug 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875742v2</w:t>
+                <w:t xml:space="preserve">hal-04434306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Heat transfer in silicon nano-membranes: application to thermoelectricity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maciej Haras</w:t>
+                <w:t xml:space="preserve">Highly sensitive resistive SThM probes for nanoscale thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Druv Singhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaëlle Julié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le-Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th international symposium on the Physics of Semiconductors and Applications (ISPSA20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Jaeju, South Korea</w:t>
+              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088371v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended crystalline silicon thermometry devices: towards quantum nanophononics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">Raman Thermometry Characterization of GeSbTe based Phase Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le-Friec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jury Sandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Simola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII - Eurotherm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dublin, Ireland. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC57263.2022.9950662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870287v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated metrology devices dedicated to transient Harman measurement of silicon nano-meshes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">[Invited] Heat transfer in silicon nano-membranes: application to thermoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII - Eurotherm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">The 20th international symposium on the Physics of Semiconductors and Applications (ISPSA20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Jaeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870513v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Boundary Conductance across metal/semiconductor junction, measurement and electrical influences</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suspended crystalline silicon thermometry devices: towards quantum nanophononics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brisuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalio Mingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journées de la Matière Condensée JMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII - Eurotherm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434306v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive resistive SThM probes for nanoscale thermometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated metrology devices dedicated to transient Harman measurement of silicon nano-meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII - Eurotherm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863531v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Functional packaging of RF, mmW and photonic functions based on femtosecond laser micromachining</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scanning thermal microscopy: Probing temperature and heat dissipation down to the few-nanometer scale,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alves</w:t>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybelle Belem-Gonçalves</w:t>
+                <w:t xml:space="preserve">Antonin Mouhannad Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Nanotech Symposium NANO KOREA 2021, TS10-Nanofabrication &amp; Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Symposium C’Nano 2020 – The Nanoscience Meeting, Thematic session on “Nanoscale Heat Transfer – Measurement”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582878v1</w:t>
+                <w:t xml:space="preserve">hal-03814014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning thermal microscopy: Probing temperature and heat dissipation down to the few-nanometer scale,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Mouhannad Massoud</w:t>
+                <w:t xml:space="preserve">[Invited] Functional packaging of RF, mmW and photonic functions based on femtosecond laser micromachining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Bhaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Pic</w:t>
+                <w:t xml:space="preserve">A. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+                <w:t xml:space="preserve">Cybelle Belem-Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium C’Nano 2020 – The Nanoscience Meeting, Thematic session on “Nanoscale Heat Transfer – Measurement”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19th International Nanotech Symposium NANO KOREA 2021, TS10-Nanofabrication &amp; Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814014v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser micromachining of crystalline silicon for ablation of deep macro-sized cavities for silicon-on-insulator applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.F. Robillard</w:t>
+                <w:t xml:space="preserve">Scanning Thermal Microscopy: Probing temperature and heat dissipation down to the few-nanometers scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West, Conference 10906 - Laser-based Micro- and Nanoprocessing XIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Nanoscale Heat Transport: Fundamentals"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317233v1</w:t>
+                <w:t xml:space="preserve">hal-02043092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanothermometry by Means of Scanning Thermal Microscopy: Investigation of Electro-thermal Devices with Embedded Metallic Lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Yin</w:t>
+                <w:t xml:space="preserve">Femtosecond laser micromachining of crystalline silicon for ablation of deep macro-sized cavities for silicon-on-insulator applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Bhaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMINIC 26 (Thermal Investigation of ICs and Systems)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West, Conference 10906 - Laser-based Micro- and Nanoprocessing XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. 109060K, 13 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2507652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379735v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Highly Sensitive Niobium Nitride Resistive Thermal Probes for Nanoscale Thermal Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanothermometry by Means of Scanning Thermal Microscopy: Investigation of Electro-thermal Devices with Embedded Metallic Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Swami</w:t>
+                <w:t xml:space="preserve">A. Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Paterson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Le Denmat</w:t>
+                <w:t xml:space="preserve">J. Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting Symposium "Nanomaterials thermal transport properties and nanothermodynamics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">THERMINIC 26 (Thermal Investigation of ICs and Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lecco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379675v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Thermal Microscopy: Probing temperature and heat dissipation down to the few-nanometers scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Guen</w:t>
+                <w:t xml:space="preserve">Development of Highly Sensitive Niobium Nitride Resistive Thermal Probes for Nanoscale Thermal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Massoud</w:t>
+                <w:t xml:space="preserve">G. Julié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Alkurdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+                <w:t xml:space="preserve">S. Le Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting Symposium "Nanoscale Heat Transport: Fundamentals"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting Symposium "Nanomaterials thermal transport properties and nanothermodynamics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043092v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificially-induced anisotropic heat flow in 2D patterned membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Didenko</w:t>
+                <w:t xml:space="preserve">Femtosecond pulsed laser for advanced photonic packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tierno M'Bah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maciej Haras</w:t>
+                <w:t xml:space="preserve">Frédéric Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Electronic System-Integration Technology Conference, ESTC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dresden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESTC.2018.8546374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025449v1</w:t>
+                <w:t xml:space="preserve">hal-01961743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-area femtosecond laser ablation of Silicon to create membrane with high performance CMOS-SOI RF functions</w:t>
+                <w:t xml:space="preserve">Artificially-induced anisotropic heat flow in 2D patterned membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun Bhaskar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.F. Robillard</w:t>
+                <w:t xml:space="preserve">Stanislav Didenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierno M'Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 7th Electronic System-Integration Technology Conference (ESTC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESTC.2018.8546407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02317259v1</w:t>
+                <w:t xml:space="preserve">hal-02025449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Phonon heat conduction in phononic crystal membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Orobtchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting, Symposium "Nanostructures for phononic applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18th IEEE International Conference on Nanotechnology, IEEE Nano 2018, Session on “nanophononics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932523v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Phonon heat conduction in phononic crystal membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maciej Haras</w:t>
+                <w:t xml:space="preserve">Single mode polymer optical waveguides and out-of-plane coupling structure on a glass substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Hivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gianesello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Nanotechnology, IEEE Nano 2018, Session on “nanophononics”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Electronic System-Integration Technology Conference, ESTC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dresden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESTC.2018.8546461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932516v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of low-thermal conductivity silicon nano-patterned membranes as a thermoelectric material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierno M'Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Didenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Robillard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tianqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single mode polymer optical waveguides and out-of-plane coupling structure on a glass substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Davide Bucci</w:t>
+                <w:t xml:space="preserve">[Invited] Phonon heat conduction in phononic crystal membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Orobtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Electronic System-Integration Technology Conference, ESTC 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Spring Meeting, Symposium "Nanostructures for phononic applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961666v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of silicon based thermoelectric generators interest of coupling low thermal conductivity thin films and a planar architecture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Skotnicki</w:t>
+                <w:t xml:space="preserve">Large-area femtosecond laser ablation of Silicon to create membrane with high performance CMOS-SOI RF functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Bhaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th European Solid-State Device Research Conference (ESSDERC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Dresden, Germany. pp.226-229, </w:t>
+              <w:t xml:space="preserve">2018 7th Electronic System-Integration Technology Conference (ESTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dresden, Germany. pp.801-806, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2018.8486919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ESTC.2018.8546407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317293v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond pulsed laser for advanced photonic packaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Durand</w:t>
+                <w:t xml:space="preserve">Performance evaluation of silicon based thermoelectric generators interest of coupling low thermal conductivity thin films and a planar architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno-Moussa Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gianesello</w:t>
+                <w:t xml:space="preserve">Stanjen Didenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Skotnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Electronic System-Integration Technology Conference, ESTC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Dresden, Germany. </w:t>
+              <w:t xml:space="preserve">48th European Solid-State Device Research Conference (ESSDERC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dresden, Germany. pp.226-229, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESTC.2018.8546374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2018.8486919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961743v1</w:t>
+                <w:t xml:space="preserve">hal-02317293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning thermal microscopy and nanoscale heat transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Native oxide limited cross-plane thermal transport in suspended silicon membranes revealed by scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bluet J.M.</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">J.M. Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Thermal Probe Workshop, Zurich (Switzerland)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">GDRe Workshop on Thermal Nanosciences and NanoEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932572v1</w:t>
+                <w:t xml:space="preserve">hal-02031332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native oxide limited cross-plane thermal transport in suspended silicon membranes revealed by scanning thermal microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Scanning thermal microscopy and nanoscale heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Bluet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Bluet J.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRe Workshop on Thermal Nanosciences and NanoEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">4th Thermal Probe Workshop, Zurich (Switzerland)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02031332v1</w:t>
+                <w:t xml:space="preserve">hal-01932572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrated scanning thermal microscopy for nanolayered and micropatterned samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Lacatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
@@ -10210,90 +10210,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity in Si 2D phononic membranes studied by Raman Thermometry,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Didenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tierno M'Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10329,346 +10329,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02030916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of Si 2D phononic membranes studied by MD simulations and Raman thermometry</w:t>
+                <w:t xml:space="preserve">Heat conduction in 2D phononic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Didenko</w:t>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacatena</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 108: Nanoscale and Microscale Heat Transfer V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">WE-Heraeus-Seminar “Heat Transfer and Heat Conduction on the Nanoscale”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475281v1</w:t>
+                <w:t xml:space="preserve">hal-01475329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat conduction in 2D phononic structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity of Si 2D phononic membranes studied by MD simulations and Raman thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Massoud</w:t>
+                <w:t xml:space="preserve">S. Didenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Nghiem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Lacatena</w:t>
+                <w:t xml:space="preserve">P.O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WE-Heraeus-Seminar “Heat Transfer and Heat Conduction on the Nanoscale”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">Eurotherm 108: Nanoscale and Microscale Heat Transfer V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475329v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved performance of flexible CMOS technology using ultimate thinning and transfer bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10719,103 +10719,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative thermal characterization of nanophononic membrane strips by Raman thermometry, scanning thermal microscopy, and an electro-thermal method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Massoud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Didenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 108: Nanoscale and Microscale Heat Transfer V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Santorini, Greece</w:t>
@@ -10838,2275 +10838,2275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application-oriented performance of RF CMOS technologies on flexible substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+                <w:t xml:space="preserve">Effective thermal conductivity of nanophononic membrane strips investigated by scanning thermal microscopy and Raman thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Electron Devices Meeting (IEDM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phonons 2015 (15th International Conference on Phonon Scattering in Condensed Matter)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272696v1</w:t>
+                <w:t xml:space="preserve">hal-01464838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-foldable/stretchable wideband RF interconnects using laser ablation of metal film on a flexible substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductivity Reduction in Fully Suspended and Periodically Patterned Membranes Measured by Electro-Thermal Method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Application-oriented performance of RF CMOS technologies on flexible substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lecavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall meeting, Symposium II on “Phonons”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Electron Devices Meeting (IEDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2015.7409707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464806v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of flexible CMOS technology tranferred onto a metallic foil</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Thermal Conductivity Reduction in Fully Suspended and Periodically Patterned Membranes Measured by Electro-Thermal Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Skotnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MRS Fall meeting, Symposium II on “Phonons”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272691v1</w:t>
+                <w:t xml:space="preserve">hal-01464806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective thermal conductivity of nanophononic membrane strips investigated by scanning thermal microscopy and Raman thermometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Bluet</w:t>
+                <w:t xml:space="preserve">Characterization of flexible CMOS technology tranferred onto a metallic foil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Lecavelier Des Etangs-Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Latzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonons 2015 (15th International Conference on Phonon Scattering in Condensed Matter)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Bologna, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464838v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phononic crystals patterning by e-beam lithography &amp;quot;dots on the fly&amp;quot; methodology for integration into thermoelectric energy converters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Fabrication of integrated micrometer platform for thermoelectric measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Skotnicki</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">60th Annual IEEE International Electron Devices Meeting (IEDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. paper 8.5, 8.5.1-8.5.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2014.7047012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020281v1</w:t>
+                <w:t xml:space="preserve">hal-03325009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring thermal conductivity of graphene via defect-and-molecular engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Synthesis and electrical characterisations of a low work function cesium oxide coating for high efficiency thermionic energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deymier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I.D. Baikie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Skotnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium D - Phonons and fluctuations in low dimensional structures</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium BB - Materials by design for energy applications through theory and experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964528v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance CMOS with enhanced property of mechanical flexibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">Tailoring thermal conductivity of graphene via defect-and-molecular engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Lecavelier Des Etangs-Levallois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Muralidharan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOS Emerging Technologies Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium D - Phonons and fluctuations in low dimensional structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976625v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated measurement platform for thermal conductivity measurements in thin-film crystalline silicon and silicon-germanium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Phononic crystals patterning by e-beam lithography &amp;quot;dots on the fly&amp;quot; methodology for integration into thermoelectric energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium BB - Materials by design for energy applications through theory and experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964577v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient reduction of thermal conductivity in silicon using phononic-engineered membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Skotnicki</w:t>
+                <w:t xml:space="preserve">High performance CMOS with enhanced property of mechanical flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lecavelier Des Etangs-Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium D - Phonons and fluctuations in low dimensional structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">CMOS Emerging Technologies Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964542v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon thermoelectrics : a non-conventional approach based on thin-film phononic engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Integrated measurement platform for thermal conductivity measurements in thin-film crystalline silicon and silicon-germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOS Emerging Technologies Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium BB - Materials by design for energy applications through theory and experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976631v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of integrated micrometer platform for thermoelectric measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Efficient reduction of thermal conductivity in silicon using phononic-engineered membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Monfray</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual IEEE International Electron Devices Meeting (IEDM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium D - Phonons and fluctuations in low dimensional structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325009v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and electrical characterisations of a low work function cesium oxide coating for high efficiency thermionic energy converter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Silicon thermoelectrics : a non-conventional approach based on thin-film phononic engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium BB - Materials by design for energy applications through theory and experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">CMOS Emerging Technologies Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966136v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phononic engineering of silicon using dots on the fly 'electron beam lithography and plasma etching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Low work function thin film growth for high efficiency thermionic energy converter : coupled Kelvin probe and photoemission study of potassium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Micro and Nano Engineering, MNE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2013, Symposium C - Advanced thermoelectrics : from materials to devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878809v1</w:t>
+                <w:t xml:space="preserve">hal-00819702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Unconventional principles of thermoelectric generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Phononic engineering of silicon using dots on the fly 'electron beam lithography and plasma etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Skotnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnologies et Matériaux Avancés France-Israël</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">39th International Conference on Micro and Nano Engineering, MNE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878808v1</w:t>
+                <w:t xml:space="preserve">hal-00878809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low work function thin film growth for high efficiency thermionic energy converter : coupled Kelvin probe and photoemission study of potassium oxide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">[Invited] Unconventional principles of thermoelectric generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2013, Symposium C - Advanced thermoelectrics : from materials to devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Nanotechnologies et Matériaux Avancés France-Israël</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819702v1</w:t>
+                <w:t xml:space="preserve">hal-00878808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic logic gates implemented using a phase controlling phononic crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Phase-controlling properties in phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Swinteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N.Z. Swinteck</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Runge</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Phononic Crystals, Metamaterials and Optomechanics, PHONONICS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Santa Fe, NM, United States</w:t>
+              <w:t xml:space="preserve">, 2011, Santa Fe, NM, United States. Paper Phononics-2011-0069, 164-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807116v1</w:t>
+                <w:t xml:space="preserve">hal-00799670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-controlling properties in phononic crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Acoustic logic gates implemented using a phase controlling phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.Z. Swinteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Runge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Phononic Crystals, Metamaterials and Optomechanics, PHONONICS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Santa Fe, NM, United States. Paper Phononics-2011-0069, 164-165</w:t>
+              <w:t xml:space="preserve">, 2011, Santa Fe, NM, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799670v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-control in phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Swinteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13174,51 +13174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristaux Phononiques Magneto-élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13286,51 +13286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable magnetoelastic phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13437,51 +13437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Mante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Photoacoustic and Photothermal Phenomena, ICPPP15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13532,51 +13532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Mante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2008 IEEE IUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, China. pp.1203-1206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13623,51 +13623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete characterization in thin film using picosecond ultrasonics and nanostructured transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Mante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13757,64 +13757,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique CNRS : Son et Lumière, from microphotonics to nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13839,51 +13839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time resolved study of 2D nanostructures lattices phonon modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13934,51 +13934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés élastiques de réseaux de nanostructures sondées par acoustique picoseconde. Sélection de modes en longueur d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14029,51 +14029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir vibrer des nanostructures en acoustique picoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14124,64 +14124,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and collective vibrational modes of nanostructures studied by picosecond ultrasonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bienville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14242,51 +14242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés élastiques de nanostructures sondées par acoustique picoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14382,51 +14382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical eFFects on InterfaCiAl thermal resistance (EFICACE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14494,103 +14494,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of phonon ballistic and coherent effects via silicon based suspended measurement platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Polanco Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Nanoscale and Microscale Heat Transfer VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Girona, Catalonia, Spain</w:t>
@@ -14671,51 +14671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims (51), France</w:t>
@@ -14770,64 +14770,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Acosta Abanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14863,734 +14863,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline silicon based suspended thermometry platforms: study of quantum phononic effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat manipulation at the nanoscale in the ballistic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brisuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Natalio Mingo</w:t>
+                <w:t xml:space="preserve">Jean-François Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saminadayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems’ 745. WE-Heraeus-Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">Eurotherm Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706276v1</w:t>
+                <w:t xml:space="preserve">hal-04705872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Thermal properties by means of Modulated-PhotoThermal Radiometry technic (M-PTR)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mihai Chirtoc</w:t>
+                <w:t xml:space="preserve">Thermal design of PCM-RF Switches for 5G and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gheysens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">745. WE-Heraeus Seminar on "Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">1ères Journées Scientifiques du GDR CHALCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438032v1</w:t>
+                <w:t xml:space="preserve">cea-04528379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensor for manipulation of heat carried by phonons at the nanoscale and very low temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">Measurement of Thermal properties by means of Modulated-PhotoThermal Radiometry technic (M-PTR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pompidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raza Sheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Chirtoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NAME plenary days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">745. WE-Heraeus Seminar on "Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705878v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat manipulation at the nanoscale in the ballistic regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Crystalline silicon based suspended thermometry platforms: study of quantum phononic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Polanco Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalio Mingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm Nanoscale and Microscale Heat Transfer VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">‘Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems’ 745. WE-Heraeus-Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705872v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal design of PCM-RF Switches for 5G and beyond</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Fleury</w:t>
+                <w:t xml:space="preserve">A sensor for manipulation of heat carried by phonons at the nanoscale and very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brisuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saminadayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Scientifiques du GDR CHALCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France. , 2022</w:t>
+              <w:t xml:space="preserve">GDR NAME plenary days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04528379v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometer-scale active thermal devices for thermal microscopy probe calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno-Moussa Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Didenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de La Matière Condensée (JMC2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Grenoble, France. pp.513-513</w:t>
@@ -15677,51 +15677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15808,77 +15808,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariance of DC and RF characteristics of mechanically flexible CMOS technology on plastic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Lecavelier Des Etangs-Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15972,64 +15972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Swinteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deymier P.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustic metamaterials and phononic crystals</w:t>
@@ -16115,90 +16115,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générateur thermoélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Skotnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR20140061760 20141202. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16300,51 +16300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16484,103 +16484,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of substrate coupling effects in RF switch by localized substrate removal using laser processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16634,51 +16634,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité final du Projet &amp;quot;Unconventional Principles of Thermoelectric Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut d'Electonique, Microélectronique et de nanotechnologie - UMR8520. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16728,51 +16728,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par Acoustique Picoseconde des Vibrations Individuelles et Collectives de Nanostructures Organisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université des Sciences et Technologie de Lille - Lille I, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16831,51 +16831,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport thermique dans les nanostructures en silicium cristallin. Applications à la conversion d’énergie thermoélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Lille, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17062,51 +17062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468421v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pompidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Acosta Abanto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205853" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Ikzibane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Patil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Canosa Diaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00095A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le-Friec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226265" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gheysens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fleury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianesello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3311415" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165436v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Haras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Skotnicki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152192" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Massoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Moussa Bah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Zhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac8d12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bhaskar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11152333" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaramakrishnan Ganesan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maricot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Taieb Bakouche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2020.3019884" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2019.2939884" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29505-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115435" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bluet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacatena" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997914" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961118v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly-Eli Ayi-Yovo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hivin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthom&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2732461" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2016.2600590" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giorgis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4968532" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915619" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325003v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.05.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-2982-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005619v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300136" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.04.034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. K. Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tagro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801803" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Deymier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687928" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Swinteck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bringuier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641634" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shelke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muralidharan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.224301" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591321v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3559599" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Runge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3631627" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676172" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469668v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stippinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3236537" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356648v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975171" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch-Jeune" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Mante" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.064302" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.092301" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#244;te" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emery" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.064114" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147507v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291420v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mercier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cueto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407127v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brouillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto-Avila" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brisuda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saminadayar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Polanco Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732309" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800680v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792505v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frausto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618653v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705891v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311003v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311000v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188314v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canosa Diaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikzibane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brisuda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polanco Garcia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saminadayar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jury Sandrini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Simola" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188217v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez-Garcia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188230v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Chirtoc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875742v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boivin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950662" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088371v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870287v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Canosa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mingo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870513v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434306v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Swami" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druv Singhal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Juli&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le-Denmat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybelle Belem-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814014v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317233v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507652" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379735v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkurdi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swami" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singhal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juli&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Denmat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno M'Bah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317259v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546407" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932523v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932516v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025459v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961666v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boucaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hivin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gianesello" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546461" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317293v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanjen Didenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486919" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961743v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gianesello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546374" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932572v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluet J.M." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031332v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bluet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932644v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030916v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475281v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didenko" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Chapuis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nghiem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272693v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764513" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475299v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272696v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecavelier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2015.7409707" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325008v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Bouaziz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345902" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464806v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272691v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Latzel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063747" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464838v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020281v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964528v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bringuier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deymier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Muralidharan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976625v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964577v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964542v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976631v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325009v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047012" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966136v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Baikie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878809v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878808v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819702v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807116v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Z. Swinteck" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799670v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574514v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vasseur" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574030v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575708v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375168v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0290" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361485v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369956v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cote" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caruyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369957v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126496v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125899v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131103v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belliard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125906v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407267v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706303v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438051v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Sheikh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Henni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310991v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706276v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438032v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705878v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705872v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528379v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tardy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023911v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970617v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249256v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tagro" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800621v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sukhovich" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Page" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31232-8_4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NDH864SL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249485v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451267v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407095v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350081v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540093v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459422v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04528000v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468421v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pompidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Acosta Abanto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Ikzibane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Patil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Canosa Diaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00095A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Philippe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205853" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le-Friec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226265" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165436v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Haras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Skotnicki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gheysens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fleury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianesello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3311415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bhaskar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11152333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Massoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lacatena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091539" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Moussa Bah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Zhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac8d12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaramakrishnan Ganesan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maricot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Taieb Bakouche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2020.3019884" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2019.2939884" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29505-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115435" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bluet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacatena" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997914" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961118v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly-Eli Ayi-Yovo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hivin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthom&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2732461" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2016.2600590" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giorgis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4968532" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915619" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325003v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.05.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-2982-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005619v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300136" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.04.034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. K. Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tagro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801803" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Deymier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687928" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676172" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Swinteck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bringuier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641634" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603011v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shelke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muralidharan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.224301" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3559599" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Runge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3631627" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469668v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stippinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3236537" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356648v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2975171" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch-Jeune" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Mante" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.064302" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.092301" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147507v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienville" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126493v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#244;te" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emery" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.064114" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291420v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mercier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cueto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407127v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brouillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mateo Frausto-Avila" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brisuda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saminadayar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706340v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Polanco Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718738v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732309" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792505v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frausto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800680v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435028v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Chirtoc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311003v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705891v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311000v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705886v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188314v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canosa Diaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikzibane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brisuda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polanco Garcia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saminadayar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188230v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jury Sandrini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Simola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez-Garcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434306v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Swami" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druv Singhal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Juli&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le-Denmat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875742v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boivin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950662" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088371v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870287v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Canosa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mingo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870513v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814014v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Guen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mouhannad Massoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybelle Belem-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043092v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Massoud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317233v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507652" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379735v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkurdi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379675v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swami" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singhal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juli&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Denmat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961743v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gianesello" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546374" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025449v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno M'Bah" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932516v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961666v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boucaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hivin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gianesello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546461" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932523v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317259v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2018.8546407" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317293v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanjen Didenko" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486919" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031332v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bluet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932572v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluet J.M." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932644v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030916v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475329v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nghiem" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475281v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didenko" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Chapuis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272693v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764513" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475299v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464838v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325008v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Bouaziz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345902" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272696v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecavelier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2015.7409707" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464806v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272691v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Latzel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063747" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325009v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966136v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Baikie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964528v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bringuier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deymier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Muralidharan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020281v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976625v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964577v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964542v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976631v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819702v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878809v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878808v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799670v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807116v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Z. Swinteck" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574514v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vasseur" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574030v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575708v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375168v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0290" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361485v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369956v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cote" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caruyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369957v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126496v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125899v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131103v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belliard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125906v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407267v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706303v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438051v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Sheikh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Henni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310991v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705872v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528379v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tardy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438032v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706276v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705878v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023911v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970617v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249256v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tagro" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800621v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sukhovich" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Page" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31232-8_4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NDH864SL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249485v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05451267v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407095v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350081v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540093v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459422v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04528000v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>