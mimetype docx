--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François ROUET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced theory of mind predicts adolescents’ evaluation of source benevolence while reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 165, pp.108552. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2024.108552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of text availability on task-demands understanding and question-answering in multiple-document reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariola Giménez-Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cerdán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2025.1593197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane EHRLICH (1927-2025). Hommage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaonac’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 590 (2025/4), pp.71-72. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.590.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of reading self-concept, intrinsic motivation, and reading value to sixth graders’ purposeful reading: the mediating role of the task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (6-7), pp.502-519. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853x.2025.2516387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Text Augmentation by GPT-3.5 and Llama3 for Evaluating Student Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hastings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40593-025-00473-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la littéracie numérique à l'adolescence. Définitions, compétences et stratégies pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Illectronisme, 2025/2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58098/LFFL/2025/2/881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading for University or for Myself? Effects of Context and Beliefs about Science on College Students' Document Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (3), pp.317-345. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal homework: The hidden forces of social class contexts and parental self‐efficacy in shaping educational outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Mzidabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Easterbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue: Society in the Classroom: Multilevel Perspectives on Socioeconomic Inequalities in Education, 80 (4), pp.1315-1344. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josi.12656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04894049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainer les stratégies de compréhension en lecture finalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 298, pp.26-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of context and discrepancy when reading multiple documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (5), pp.1111-1143. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-022-10321-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of advanced theory of mind in teenagers’ evaluation of source information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (4-5), pp.363-377. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2023.2197691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disponibilité des textes sur les performances et stratégies de lecture à l’adolescence : quelle implication des fonctions exécutives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.91-135. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.231.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short teacher-led intervention using direct instruction enhances 5th graders' purposeful reading skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.101781. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2023.101781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux défis de l'information numérique : une intervention pour promouvoir l'évaluation critique des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, e-317, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Contexts, Goals, and Decisions: Text Comprehension as a Situated Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Durik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (5-6), pp.361-378. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2022.2068345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hypertext Structure, Navigation Support and Academic Exposure to Contents on Learning From Hypertext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Jañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Multimedia and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.257-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Source Credibility in the Validation of Information Depends on the Degree of (Im-)Plausibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wertgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (5-6), pp.513-528. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2021.1881342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Characteristics as Source of Difficulty and Moderators of the Effect of Time-on-Task in Digital Problem-Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dániel Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Computing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (8), pp.1494-1514. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0735633120945930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple agents to information sources: Readers' differential processing of story characters as a function of story consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.103191. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2020.103191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readers' perceived task demands and their relation to multiple document comprehension strategies and outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordula Artelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Mahlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Hahnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 88, pp.102018. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lindif.2021.102018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you know what you are reading for? Exploring the effects of a task model enhancement on fifth graders' purposeful reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cerdán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (4), pp.837-858. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9817.12374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are frequent users of social network sites good information evaluators? An investigation of adolescents’ sourcing abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislao Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special issue: How adolescents read and learn on the Web: Internal and external factors / Número especial: Cómo leen y aprenden los adolescentes en la red: factores internos y externos, 43 (1), pp.101-138. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2019.1690849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métacognition dans la recherche d’informations en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Document Models: Role of Source Attributes in Readers’ Integration of Multiple Text Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2020.1750246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture de documents multiples au collège : peut-on enseigner l'évaluation des sources d'informations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.185-186. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nombreux alpinistes ont gravi l’Everest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Good Is This Page? Benefits and Limits of Prompting on Adolescents’ Evaluation of Web Information Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo‐rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Scharrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.299 - 321. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To answer questions from text, one has to understand what the question is asking: differential effects of question aids as a function of comprehension skill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerdán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vidal-Abarca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François F Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (8), pp.2111-2124. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-019-09943-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents’ Developing Sensitivity to Orthographic and Semantic Cues During Visual Search for Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Darles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.642. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of source evaluation skills during adolescence: exploring different levels of source processing and their relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (1), pp.19-59. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2019.1690848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reasoned Approach to Dealing With Fake News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Blaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Millis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy Insights from the Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2372732218814855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From reading comprehension to document literacy: learning to search for, evaluate and integrate information across texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.415-446. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2018.1480313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance versus big numbers: Students’ criteria for selecting scholarly references online.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.476-489. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xap0000194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readers’ Selective Recall of Source Features as a Function of Claim Discrepancy and Task Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5-6), pp.525-544. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2018.1463722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring fourth graders’ sourcing skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cerdán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.536-580. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2018.1480458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual search for verbal material in patients with obsessive–compulsive disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Harika-Germaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Frasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 264, pp.244 - 253. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2018.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering teenagers' assessment of information reliability: Effects of a classroom intervention focused on critical source dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprensión lectora y representación de múltiples fuentes de información en estudiantes universitariosinfluencia de las discrepancias textuales sobre una tarea de producción de títulos y una tarea de reconocimiento de &amp;quot;quién dice qué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Londra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Irrazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Ciencias del Comportamiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why attend to source information when reading online? The perspective of ninth grade students from two different countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113, pp.339-354. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2017.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESOLV: Readers' Representation of Reading Contexts and Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Durik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (3), pp.200-215. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00461520.2017.1329015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Visual Scanning of Textual Documents: Effects of Document Organization, Search Goals, and Metatextual Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Studies of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (6), pp.480-497. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10888438.2017.1334060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicting but close: Readers’ integration of information sources as a function of their disagreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (1), pp.151-167. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-016-0644-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple viewpoints increase students' attention to source features in social question and answer forum messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislao Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (10), pp.2404-2419. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.23585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laypersons’ digital problem solving: Relationships between strategy and performance in a large-scale international survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.108-116. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2016.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Improving vocational students’ consideration of source information when deciding about science controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Scharrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Bromme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (8), pp.1699-1699. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-016-9679-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whose story is this? Discrepancy triggers readers’ attention to source information in short narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (8), pp.1549-1570. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-016-9625-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-dependent sensitisation of perceptual and semantic processing during visual search for words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (5), pp.530-549. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2014.907576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Literacy: The Role of Goal-Directed Reading and Evaluation in Understanding Scientific Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (2), pp.104-122. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00461520.2014.916217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Fourth and Fifth Graders to Evaluate Information Sources During Text Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason L.G. Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (2), pp.204-226. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370008.2013.769995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reader's memory for information sources in simple news stories: Effects of text and task features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.187-204. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2013.879152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do scientists select articles in the PubMed database? An empirical study of criteria and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'usage d'internet nous apprend sur la lecture et son apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178 (3), pp.55. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.178.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidental learning of links during navigation: the role of visuo-spatial capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Pléh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.71-81. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2011.604103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Word Familiarity Facilitates Visual Search for Verbal Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.271-288. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.1821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic versus Semantic Matching in Visual Search for Words within Lists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (1), pp.32--43. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0026111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readers’ use of source information in text comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (3), pp.450-465. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-011-0160-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Epistemic Beliefs in the Comprehension of Multiple Expository Texts: Toward an Integrated Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivar Bråten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Strømsø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (1), pp.48-70. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00461520.2011.538647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et maîtrise de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Delay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.B1-B2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high-level content organizers on hypertext learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Pléh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (5), pp.2047-2055. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c. Research challenges in the use of multiple documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Design Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/idj.19.1.08bri⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’ergonomie cognitive des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of surface and deep cues on primary and secondary school students’ assessment of relevance in Web menus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Goumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lecture à la compréhension de documents multiples : processus et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entraînement des stratégies de compréhension en lecture : Apports des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Goumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107-108, pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does textual feedback hinder spoken interaction in natural language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.43-55. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140130903306666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1011-1013. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of domain knowledge on reference search with the pubmed database: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gatefin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (7), pp.1423-1147. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.21078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with new technologies: Help seeking and information searching revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1014-1019. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information problem solving instruction: some cognitive and metacognitive issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ard W. Lazonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.753-765. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2007.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing digital documents: effects of alternate or simultaneous window display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.541-558. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.1380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of document search strategies in grade school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Coutelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.389-406. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ACP.1415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of speech and text-based interaction modes in natural language human-computer dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (6), pp.1045-1053. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1518/001872007X249901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modality on collaboration with a dialogue system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65 (12), pp.983 - 991. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of online electronic information resources in scientific research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deshoullieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library &amp; Information Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.508-532. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lisr.2007.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode and modal transfer effects on performance and discourse organization with an information retrieval dialogue system in natural language.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22(3), pp.467-500. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2004.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of content representations in hypermedia learning: effects of task and learner variables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Potelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3426, pp.343-354. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11510154_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher des informations dans les menus Web: interaction entre tâche, type de menu et variables individuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Metta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67, pp.379-397. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.674.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulgarisation scientifique: les revues en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/9464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et enseignement de la médecine: forces et faiblesses de l'enseignement en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerisier J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (5-6), pp.866-875. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03001535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of content representation and readers' prior knowledge on the comprehension of hypertext.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Potelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58, pp.327-345. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1071-5819(03)00016-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of online reading on popular science comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (2), pp.99-128. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1075547003259209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Information Search Tasks on the Comprehension of Instructional Text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vidal-Abarca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bert Erboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Millogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (2), pp.163-186. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/S15326950DP3102_03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet and medical training strength and weaknesses of & e-learning evaluation and critical analysis of web sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (5-6), pp.866-875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouveaux outils au processus d'innovation pédagogique : qui est l'élève ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de l'information dans un hypertexte : vers un modèle des processus cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, hors série, pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations dans les systèmes hypertextes : des représentations de la tâche à un modèle de l'activité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.307-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00135871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations dans les systèmes hypertextes : des représentations de la tâche à un modèle de l'activité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.307-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer sans se perdre : lecture et acquisition de connaissances à l'aide des hypertextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 73, pp.97-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of reading self-concept, intrinsic motivation, and reading value to sixth graders’ purposeful reading: the mediating role of the task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2025, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2025.2516387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core skills of digital literacies: Constants in an ever-changing literacy landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Hahnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Kiesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge Taylor &amp; Francis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Handbook of Research in Digital Literacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’information : processus cognitifs et apprentissage tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Carré; André Tricot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Document Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In L. Zhang (Ed.) Oxford Research Encyclopedia of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264093.013.867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Acquisition of Text Search Strategies: The Role of Task Models and Relevance Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W.T. Fu and H. van Oostendorp (Eds.); Wai Tat FuHerre van Oostendorp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding and Improving Information Search</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.185-212, 2020, Human–Computer Interaction Series, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38825-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la méthode expérimentale à l’étude de certains aspects de « voilà »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knutsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Col, G.; C. Danino; Bikialo, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysémie, usages et fonctions de voilà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter De Gruyter, pp.259-298, 2020, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110622454-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Text Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Dunlosky; Katherine A. Rawson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Handbook of Cognition and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.356-380, 2019, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108235631.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bentolila; Bruno Germain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, 2019, Les repères pédagogiques, 9782091247397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compréhension à l'usage des textes en contexte : accéder à l'information, évaluer et mettre en relation les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la compréhension en lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatier, 2017, Enseigner à l'école primaire, ISSN 2105-4177, 978-2-401-00085-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forums de questions-réponses comme ressource pour l’apprentissage informel: Quelle approche critique des sources d'information par les adolescents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislao Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Las Vergnas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le e-learning informel ? Des apprentissages diffus, noyés dans la participation en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives Contemporaines, pp.39-56, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui dit quoi ? L'évaluation des sources, une compétence d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dinet (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages, usagers et compétences informationnelles au XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Lavoisier, pp.97-122, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement de la qualité de documents Web : rôle de l'expertise et de la tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Piolat (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, écrire, communiquer et apprendre avec Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Solal, pp.463-488, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animations graphiques sont-elles vraiment bénéfiques à la compréhension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Rouet; B. Germain &amp; I. Mazel (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture et technologies numériques : enjeux et défis des technologies numériques pour l'enseignement et les pratiques de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sceren, pp.125-147, 2006, Lectures en jeu, ISSN 1764-0059, 978-2-240-02554-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche d'information : processus cognitifs, facteurs de difficultés et dimension de l'expertise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Paganelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction homme - machine et recherche d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.133-161, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level Up: Raising the Skills of Adults in the United States and Other Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irwin Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Louise Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR–25-04, Educational Testing Service (ETS). 2025, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of interrupting tasks on text comprehension: does self-regulation matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Text and Discourse (ST&amp;D), Chicago, 2024 (Illinois, États - Unis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chicago, United States. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04766486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of interrupting tasks on text comprehension: does self-regulation matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Annual Meeting of the Society for Text and Discourse (ST&amp;D 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chicago (Illinois), United States. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-Class Inequality in Digital, Cultural Equipment and Practices for Children’s Homework Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Mzidabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Convention (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, United States. OSF Registries, 2022, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/4ZBVJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de lecture finalisée des documents écrits chez les élèves de lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVes Journées Internationales de Psychologie Différentielle (JIPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire un document en situation multitâche : effet de l’interruption et l’alerte préalable sur le rythme de lecture et la compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire un document en situation multitâche : effet de l'interruption et de l'alerte préalable sur le rythme de lecture et la compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du concept de soi, de la motivation intrinsèque et de la valeur attribuée à la lecture sur les performances en lecture chez les élèves de 6e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques des jeunes chercheurs de Poitiers (JSJC Poitiers 2024) : Éducation et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of motivation on 6th graders' reading comprehension: the mediating role of the task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 annual meeting of the Society for text and discourse (ST&amp;D 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for text and discourse (ST&amp;D), Jul 2024, Chicago (Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a Peer-based Tutoring Intervention to Promote Freshmen Evaluation of Information Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Capurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastón Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Text and Discourse 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core skills of digital literacies: Constants in an everchanging literacy landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Hahnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Kiesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERA 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching information evaluation in self-paced e-learning mode: is distributed practice helpful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo‐rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2023 Education as a hope in uncertain times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching purposeful reading strategies to vocational school students: A quasi-experimental intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Society for Text &amp; Discourse Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for Text &amp; Discourse (St&amp;d), Jun 2023, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Automated Evaluation of Student Text Responses Using GPT-3.5 for Text Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hastings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference Artificial Intelligence in Education (AIED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. pp.217-228, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36272-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced theory of mind and teenagers’ sourcing skills: specific role in intention attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Expert Reading Strategies in Digital Environments to Undergraduates: An Intervention Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG-2 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online assessment of students' text comprehension: Explorations into the automated scoring of constructed responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R. Hastings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Anne Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Adolescents’ Reading Comprehension skills in the Digital Age: contribution of memory-based and textavailable assessment tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une lecture critique des sources sur internet - effets d’une intervention pédagogique auprès d’adolescents en classe de troisième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislao Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED18 « Usages du numérique en éducation : regards critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's with that source? A classroom intervention to foster 9th grade students' critical thinking about dimensions of information sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ninth graders reason about information sources: evidence from German and French students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Educational Research Association 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompting Teenagers to Justify their Position Towards Conflicting Claims Improves their Assessment of Source Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Educational Research Association 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Multiple Document Literacy Skills: an update of MD-SKILLS recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiple Documents Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des moteurs de recherche par les jeunes : Impact des connaissances du domaine et des connaissances procédurales sur les stratégies d'exploration visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thérouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chanquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque International TICE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of story consistency and reading context on the construction of documents models from multiple sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial International Conference of the European Association for Research on Learning and Instruction, EARLI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering who said what : Effects of source animacy and content consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Congress of Psychology, ICP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux évaluer les informations issues de sources multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coutieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Goumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la mémoire de travail dans la mémorisation de mots présentés sur écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journée d’Etude sur le Traitement Cognitif des Systèmes d’Information Complexes - JETCSIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d´un entraînement informatisé sur la compréhension en lecture des élèves de 11- 12 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Goumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007- Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les spécialistes scientifiques interrogent-ils les bases de données bibliographiques en ligne ? Une étude exploratoire de la recherche de références par des chercheurs en neurosciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETCSIC'06 - Douzièmes journées d'Etude sur le Traitement Cognitif des Systèmes d'Information Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of distracters and lexical familiarity on the efficiency of information search within verbal lists.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract of the poster presented at the “Memory and Text Comprehension Meeting”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des systèmes d'informations électroniques en recherche scientifique : le cas de la neurophysiologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deshoullières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ERTE Ingénierie des Ressources Médiatiques pour l'Apprentissage (IRMA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deshoullières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la scénarisation sur l'utilisation d'un cédérom d'initiation à la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Metta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.343-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'imagerie et du contexte de tâche sur l'apprentissage à partir de séquences multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche documentaire informatisée à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Passerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.135-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la structuration de la tâche dans la recherche d'informations sur site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.291-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Multimedia and Microelectronics: Should We Think First about the Conditions of Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Grenoble, France. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9506-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational multimedia and microelectronics : should we think first about the conditions of use ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marite Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd European Workshop on Microelectronis Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « nouveaux outils » de recherche documentaire sont-ils compatibles avec les stratégies cognitives des élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Passerault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque "Hypermédias et Apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Poitiers, France. pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing processes and documenting processes: toward an integrated framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deleuze-Dordron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EACE, Sep 1996, Grenada, Spain. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hypermédias pour quoi faire ? l'apport des modèles de tâches à la conception d'hypermédias pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes journées hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literacy beyond text comprehension : a theory of purposeful reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Durik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2018, 9781138927001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skills of document use: from text comprehension to Web-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NJ: Lawrence Erlbaum Associates, pp.227, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus cognitifs et technologies pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">unknown publisher, pp.n.a., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS ACI Ecole et Sciences Cognitives ; Direction de la Technologie, MENRJ ; CNRS, RTP 39, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation comme élément de la maîtrise de la lecture : de l'analyse des processus cognitifs à l'intervention pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01477023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture, compréhension et recherche d'informations dans les hypertextes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du quatrième colloque &amp;quot;Hypermédias et Apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque "Hypermédias et Apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI ; INRP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2-7342-0625-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId430"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François ROUET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of reading self-concept, intrinsic motivation, and reading value to sixth graders’ purposeful reading: the mediating role of the task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2025.2516387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane EHRLICH (1927-2025). Hommage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaonac’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 590 (2025/4), pp.71-72. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.590.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of text availability on task-demands understanding and question-answering in multiple-document reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariola Giménez-Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cerdán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2025.1593197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced theory of mind predicts adolescents’ evaluation of source benevolence while reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 165, pp.108552. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2024.108552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of reading self-concept, intrinsic motivation, and reading value to sixth graders’ purposeful reading: the mediating role of the task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (6-7), pp.502-519. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853x.2025.2516387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Text Augmentation by GPT-3.5 and Llama3 for Evaluating Student Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hastings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40593-025-00473-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la littéracie numérique à l'adolescence. Définitions, compétences et stratégies pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Illectronisme, 2025/2, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58098/LFFL/2025/2/881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading for University or for Myself? Effects of Context and Beliefs about Science on College Students' Document Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (3), pp.317-345. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal homework: The hidden forces of social class contexts and parental self‐efficacy in shaping educational outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Mzidabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Easterbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue: Society in the Classroom: Multilevel Perspectives on Socioeconomic Inequalities in Education, 80 (4), pp.1315-1344. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josi.12656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04894049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainer les stratégies de compréhension en lecture finalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 298, pp.26-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of context and discrepancy when reading multiple documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (5), pp.1111-1143. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-022-10321-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of advanced theory of mind in teenagers’ evaluation of source information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (4-5), pp.363-377. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2023.2197691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disponibilité des textes sur les performances et stratégies de lecture à l’adolescence : quelle implication des fonctions exécutives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.91-135. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.231.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short teacher-led intervention using direct instruction enhances 5th graders' purposeful reading skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.101781. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2023.101781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux défis de l'information numérique : une intervention pour promouvoir l'évaluation critique des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, e-317, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Contexts, Goals, and Decisions: Text Comprehension as a Situated Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Durik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (5-6), pp.361-378. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2022.2068345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hypertext Structure, Navigation Support and Academic Exposure to Contents on Learning From Hypertext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Jañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Multimedia and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.257-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Source Credibility in the Validation of Information Depends on the Degree of (Im-)Plausibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wertgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (5-6), pp.513-528. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2021.1881342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Characteristics as Source of Difficulty and Moderators of the Effect of Time-on-Task in Digital Problem-Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dániel Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Computing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (8), pp.1494-1514. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0735633120945930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple agents to information sources: Readers' differential processing of story characters as a function of story consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.103191. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2020.103191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readers' perceived task demands and their relation to multiple document comprehension strategies and outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordula Artelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Mahlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Hahnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 88, pp.102018. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lindif.2021.102018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you know what you are reading for? Exploring the effects of a task model enhancement on fifth graders' purposeful reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cerdán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (4), pp.837-858. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9817.12374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are frequent users of social network sites good information evaluators? An investigation of adolescents’ sourcing abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislao Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special issue: How adolescents read and learn on the Web: Internal and external factors / Número especial: Cómo leen y aprenden los adolescentes en la red: factores internos y externos, 43 (1), pp.101-138. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2019.1690849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métacognition dans la recherche d’informations en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Document Models: Role of Source Attributes in Readers’ Integration of Multiple Text Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2020.1750246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture de documents multiples au collège : peut-on enseigner l'évaluation des sources d'informations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.185-186. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nombreux alpinistes ont gravi l’Everest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Good Is This Page? Benefits and Limits of Prompting on Adolescents’ Evaluation of Web Information Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo‐rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Scharrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.299 - 321. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To answer questions from text, one has to understand what the question is asking: differential effects of question aids as a function of comprehension skill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerdán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vidal-Abarca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François F Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (8), pp.2111-2124. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-019-09943-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents’ Developing Sensitivity to Orthographic and Semantic Cues During Visual Search for Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Darles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.642. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of source evaluation skills during adolescence: exploring different levels of source processing and their relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (1), pp.19-59. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2019.1690848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reasoned Approach to Dealing With Fake News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Blaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Millis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy Insights from the Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2372732218814855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readers’ Selective Recall of Source Features as a Function of Claim Discrepancy and Task Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5-6), pp.525-544. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2018.1463722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From reading comprehension to document literacy: learning to search for, evaluate and integrate information across texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.415-446. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2018.1480313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance versus big numbers: Students’ criteria for selecting scholarly references online.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.476-489. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xap0000194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring fourth graders’ sourcing skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cerdán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.536-580. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2018.1480458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual search for verbal material in patients with obsessive–compulsive disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Harika-Germaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Frasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 264, pp.244 - 253. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2018.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering teenagers' assessment of information reliability: Effects of a classroom intervention focused on critical source dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprensión lectora y representación de múltiples fuentes de información en estudiantes universitariosinfluencia de las discrepancias textuales sobre una tarea de producción de títulos y una tarea de reconocimiento de &amp;quot;quién dice qué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Londra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Irrazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Ciencias del Comportamiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why attend to source information when reading online? The perspective of ninth grade students from two different countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113, pp.339-354. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2017.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESOLV: Readers' Representation of Reading Contexts and Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Durik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (3), pp.200-215. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00461520.2017.1329015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Visual Scanning of Textual Documents: Effects of Document Organization, Search Goals, and Metatextual Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Studies of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (6), pp.480-497. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10888438.2017.1334060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicting but close: Readers’ integration of information sources as a function of their disagreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (1), pp.151-167. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-016-0644-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple viewpoints increase students' attention to source features in social question and answer forum messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislao Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (10), pp.2404-2419. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.23585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laypersons’ digital problem solving: Relationships between strategy and performance in a large-scale international survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.108-116. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2016.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Improving vocational students’ consideration of source information when deciding about science controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Scharrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Bromme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (8), pp.1699-1699. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-016-9679-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whose story is this? Discrepancy triggers readers’ attention to source information in short narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (8), pp.1549-1570. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-016-9625-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Literacy: The Role of Goal-Directed Reading and Evaluation in Understanding Scientific Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (2), pp.104-122. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00461520.2014.916217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-dependent sensitisation of perceptual and semantic processing during visual search for words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (5), pp.530-549. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2014.907576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Fourth and Fifth Graders to Evaluate Information Sources During Text Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason L.G. Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (2), pp.204-226. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370008.2013.769995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reader's memory for information sources in simple news stories: Effects of text and task features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.187-204. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2013.879152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'usage d'internet nous apprend sur la lecture et son apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178 (3), pp.55. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.178.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do scientists select articles in the PubMed database? An empirical study of criteria and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidental learning of links during navigation: the role of visuo-spatial capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Pléh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.71-81. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2011.604103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Word Familiarity Facilitates Visual Search for Verbal Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.271-288. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.1821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic versus Semantic Matching in Visual Search for Words within Lists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (1), pp.32--43. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0026111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readers’ use of source information in text comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (3), pp.450-465. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-011-0160-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Epistemic Beliefs in the Comprehension of Multiple Expository Texts: Toward an Integrated Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivar Bråten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Strømsø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (1), pp.48-70. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00461520.2011.538647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et maîtrise de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Delay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.B1-B2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high-level content organizers on hypertext learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Pléh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (5), pp.2047-2055. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c. Research challenges in the use of multiple documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Design Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/idj.19.1.08bri⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’ergonomie cognitive des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of surface and deep cues on primary and secondary school students’ assessment of relevance in Web menus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Goumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lecture à la compréhension de documents multiples : processus et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entraînement des stratégies de compréhension en lecture : Apports des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Goumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107-108, pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does textual feedback hinder spoken interaction in natural language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.43-55. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140130903306666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1011-1013. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of domain knowledge on reference search with the pubmed database: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gatefin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (7), pp.1423-1147. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.21078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with new technologies: Help seeking and information searching revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1014-1019. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information problem solving instruction: some cognitive and metacognitive issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ard W. Lazonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.753-765. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2007.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of document search strategies in grade school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Coutelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.389-406. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ACP.1415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing digital documents: effects of alternate or simultaneous window display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.541-558. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.1380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of speech and text-based interaction modes in natural language human-computer dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (6), pp.1045-1053. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1518/001872007X249901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modality on collaboration with a dialogue system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65 (12), pp.983 - 991. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of online electronic information resources in scientific research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deshoullieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library &amp; Information Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.508-532. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lisr.2007.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode and modal transfer effects on performance and discourse organization with an information retrieval dialogue system in natural language.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22(3), pp.467-500. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2004.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of content representations in hypermedia learning: effects of task and learner variables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Potelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3426, pp.343-354. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11510154_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher des informations dans les menus Web: interaction entre tâche, type de menu et variables individuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Metta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67, pp.379-397. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.674.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulgarisation scientifique: les revues en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/9464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et enseignement de la médecine: forces et faiblesses de l'enseignement en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerisier J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (5-6), pp.866-875. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03001535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of content representation and readers' prior knowledge on the comprehension of hypertext.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Potelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58, pp.327-345. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1071-5819(03)00016-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of online reading on popular science comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (2), pp.99-128. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1075547003259209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet and medical training strength and weaknesses of & e-learning evaluation and critical analysis of web sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (5-6), pp.866-875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Information Search Tasks on the Comprehension of Instructional Text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vidal-Abarca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bert Erboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Millogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (2), pp.163-186. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/S15326950DP3102_03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouveaux outils au processus d'innovation pédagogique : qui est l'élève ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de l'information dans un hypertexte : vers un modèle des processus cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, hors série, pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations dans les systèmes hypertextes : des représentations de la tâche à un modèle de l'activité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.307-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00135871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations dans les systèmes hypertextes : des représentations de la tâche à un modèle de l'activité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.307-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer sans se perdre : lecture et acquisition de connaissances à l'aide des hypertextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 73, pp.97-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core skills of digital literacies: Constants in an ever-changing literacy landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Hahnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Kiesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge Taylor &amp; Francis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Handbook of Research in Digital Literacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’information : processus cognitifs et apprentissage tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Carré; André Tricot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Acquisition of Text Search Strategies: The Role of Task Models and Relevance Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W.T. Fu and H. van Oostendorp (Eds.); Wai Tat FuHerre van Oostendorp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding and Improving Information Search</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.185-212, 2020, Human–Computer Interaction Series, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38825-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Document Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In L. Zhang (Ed.) Oxford Research Encyclopedia of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264093.013.867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la méthode expérimentale à l’étude de certains aspects de « voilà »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knutsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Col, G.; C. Danino; Bikialo, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysémie, usages et fonctions de voilà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter De Gruyter, pp.259-298, 2020, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110622454-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Text Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Dunlosky; Katherine A. Rawson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Handbook of Cognition and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.356-380, 2019, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108235631.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bentolila; Bruno Germain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, 2019, Les repères pédagogiques, 9782091247397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compréhension à l'usage des textes en contexte : accéder à l'information, évaluer et mettre en relation les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la compréhension en lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatier, 2017, Enseigner à l'école primaire, ISSN 2105-4177, 978-2-401-00085-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forums de questions-réponses comme ressource pour l’apprentissage informel: Quelle approche critique des sources d'information par les adolescents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislao Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Las Vergnas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le e-learning informel ? Des apprentissages diffus, noyés dans la participation en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives Contemporaines, pp.39-56, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui dit quoi ? L'évaluation des sources, une compétence d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dinet (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages, usagers et compétences informationnelles au XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Lavoisier, pp.97-122, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement de la qualité de documents Web : rôle de l'expertise et de la tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Piolat (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, écrire, communiquer et apprendre avec Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Solal, pp.463-488, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animations graphiques sont-elles vraiment bénéfiques à la compréhension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Rouet; B. Germain &amp; I. Mazel (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture et technologies numériques : enjeux et défis des technologies numériques pour l'enseignement et les pratiques de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sceren, pp.125-147, 2006, Lectures en jeu, ISSN 1764-0059, 978-2-240-02554-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche d'information : processus cognitifs, facteurs de difficultés et dimension de l'expertise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Paganelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction homme - machine et recherche d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.133-161, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level Up: Raising the Skills of Adults in the United States and Other Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irwin Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Louise Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR–25-04, Educational Testing Service (ETS). 2025, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of interrupting tasks on text comprehension: does self-regulation matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Text and Discourse (ST&amp;D), Chicago, 2024 (Illinois, États - Unis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chicago, United States. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04766486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of interrupting tasks on text comprehension: does self-regulation matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Annual Meeting of the Society for Text and Discourse (ST&amp;D 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chicago (Illinois), United States. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-Class Inequality in Digital, Cultural Equipment and Practices for Children’s Homework Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Mzidabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Convention (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, United States. OSF Registries, 2022, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/4ZBVJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de lecture finalisée des documents écrits chez les élèves de lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVes Journées Internationales de Psychologie Différentielle (JIPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire un document en situation multitâche : effet de l’interruption et l’alerte préalable sur le rythme de lecture et la compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire un document en situation multitâche : effet de l'interruption et de l'alerte préalable sur le rythme de lecture et la compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du concept de soi, de la motivation intrinsèque et de la valeur attribuée à la lecture sur les performances en lecture chez les élèves de 6e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques des jeunes chercheurs de Poitiers (JSJC Poitiers 2024) : Éducation et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of motivation on 6th graders' reading comprehension: the mediating role of the task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 annual meeting of the Society for text and discourse (ST&amp;D 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for text and discourse (ST&amp;D), Jul 2024, Chicago (Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a Peer-based Tutoring Intervention to Promote Freshmen Evaluation of Information Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Capurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastón Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Text and Discourse 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core skills of digital literacies: Constants in an everchanging literacy landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Hahnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Kiesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERA 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching information evaluation in self-paced e-learning mode: is distributed practice helpful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo‐rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2023 Education as a hope in uncertain times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching purposeful reading strategies to vocational school students: A quasi-experimental intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Society for Text &amp; Discourse Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for Text &amp; Discourse (St&amp;d), Jun 2023, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Automated Evaluation of Student Text Responses Using GPT-3.5 for Text Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hastings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference Artificial Intelligence in Education (AIED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. pp.217-228, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36272-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced theory of mind and teenagers’ sourcing skills: specific role in intention attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Expert Reading Strategies in Digital Environments to Undergraduates: An Intervention Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG-2 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online assessment of students' text comprehension: Explorations into the automated scoring of constructed responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R. Hastings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Anne Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Adolescents’ Reading Comprehension skills in the Digital Age: contribution of memory-based and textavailable assessment tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une lecture critique des sources sur internet - effets d’une intervention pédagogique auprès d’adolescents en classe de troisième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislao Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED18 « Usages du numérique en éducation : regards critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's with that source? A classroom intervention to foster 9th grade students' critical thinking about dimensions of information sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ninth graders reason about information sources: evidence from German and French students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Educational Research Association 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompting Teenagers to Justify their Position Towards Conflicting Claims Improves their Assessment of Source Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Educational Research Association 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Multiple Document Literacy Skills: an update of MD-SKILLS recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiple Documents Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des moteurs de recherche par les jeunes : Impact des connaissances du domaine et des connaissances procédurales sur les stratégies d'exploration visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thérouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chanquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque International TICE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of story consistency and reading context on the construction of documents models from multiple sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial International Conference of the European Association for Research on Learning and Instruction, EARLI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering who said what : Effects of source animacy and content consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Congress of Psychology, ICP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux évaluer les informations issues de sources multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coutieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Goumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d´un entraînement informatisé sur la compréhension en lecture des élèves de 11- 12 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Goumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007- Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la mémoire de travail dans la mémorisation de mots présentés sur écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journée d’Etude sur le Traitement Cognitif des Systèmes d’Information Complexes - JETCSIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les spécialistes scientifiques interrogent-ils les bases de données bibliographiques en ligne ? Une étude exploratoire de la recherche de références par des chercheurs en neurosciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETCSIC'06 - Douzièmes journées d'Etude sur le Traitement Cognitif des Systèmes d'Information Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of distracters and lexical familiarity on the efficiency of information search within verbal lists.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract of the poster presented at the “Memory and Text Comprehension Meeting”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des systèmes d'informations électroniques en recherche scientifique : le cas de la neurophysiologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deshoullières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ERTE Ingénierie des Ressources Médiatiques pour l'Apprentissage (IRMA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deshoullières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la scénarisation sur l'utilisation d'un cédérom d'initiation à la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Metta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.343-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'imagerie et du contexte de tâche sur l'apprentissage à partir de séquences multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche documentaire informatisée à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Passerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.135-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la structuration de la tâche dans la recherche d'informations sur site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.291-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Multimedia and Microelectronics: Should We Think First about the Conditions of Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Grenoble, France. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9506-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational multimedia and microelectronics : should we think first about the conditions of use ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marite Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd European Workshop on Microelectronis Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « nouveaux outils » de recherche documentaire sont-ils compatibles avec les stratégies cognitives des élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Passerault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque "Hypermédias et Apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Poitiers, France. pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing processes and documenting processes: toward an integrated framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deleuze-Dordron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EACE, Sep 1996, Grenada, Spain. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hypermédias pour quoi faire ? l'apport des modèles de tâches à la conception d'hypermédias pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes journées hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literacy beyond text comprehension : a theory of purposeful reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Durik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2018, 9781138927001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skills of document use: from text comprehension to Web-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NJ: Lawrence Erlbaum Associates, pp.227, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus cognitifs et technologies pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">unknown publisher, pp.n.a., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS ACI Ecole et Sciences Cognitives ; Direction de la Technologie, MENRJ ; CNRS, RTP 39, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation comme élément de la maîtrise de la lecture : de l'analyse des processus cognitifs à l'intervention pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01477023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture, compréhension et recherche d'informations dans les hypertextes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du quatrième colloque &amp;quot;Hypermédias et Apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque "Hypermédias et Apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI ; INRP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2-7342-0625-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId430"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burnel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108552" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384381v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Gim&#233;nez-Salvador" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cerd&#225;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2025.1593197" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac&#8217;h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.590.0071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dujardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853x.2025.2516387" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Cochran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Cohn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hastings" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-025-00473-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dyoniziak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58098/LFFL/2025/2/881" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schoor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Britt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000849" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mzidabi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12656" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-022-10321-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137782v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2023.2197691" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayroles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2023.101781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P&#233;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Durik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2022.2068345" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Ja&#241;ez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rosales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wertgen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Richter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2021.1881342" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Kehl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0735633120945930" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090224v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Saux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dampur&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Burin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103191" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Artelt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mahlow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Hahnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2021.102018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anne Britt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12374" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stadtler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2019.1690849" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stadtler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2020.1750246" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8396" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814855v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103767v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo&#8208;rouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scharrer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.241" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerd&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Abarca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Rouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-019-09943-w" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Braasch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00642" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2019.1690848" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Blaum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Millis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2372732218814855" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2018.1480313" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Skov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000194" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375505v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2018.1463722" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Paul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2018.1480458" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Botta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Frasca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.03.054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR2NLXCL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.04.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Londra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Irrazabal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2017.05.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015948v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2017.1329015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341063v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2017.1334060" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Britt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-016-0644-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091289v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23585" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32ZCK315-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371989v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.06.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372222v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Bromme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-016-9679-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370825v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-016-9625-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077359v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.907576" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2014.916217" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L.G. Braasch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370008.2013.769995" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2013.879152" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099749v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macedo-Rouet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.01.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0ZG4NLN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.178.0055" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Pl&#233;h" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2011.604103" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099650v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1821" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D74895D40B6B66AB2D2F3453AA8CC5774F42DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L&#233;ger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026111" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099632v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-011-0160-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108551v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Br&#229;ten" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Str&#248;ms&#248;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2011.538647" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109115v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.04.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3LHPT7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109137v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/idj.19.1.08bri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814871v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392543v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2010.02.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B0MN5XT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814881v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392610v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111633v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130903306666" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455780v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2009.07.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJC6BNZM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ramond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gatefin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.21078" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWF6KTS9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731488v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2008.07.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7PRFBV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332465v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard W. Lazonder" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2007.01.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8282PC1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1380" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-08CRCZLF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332435v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Coutelet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ACP.1415" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NV3FQK8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872007X249901" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-L0G50SN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806640v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amiel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.07.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJ4GXL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194482v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deshoullieres" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lisr.2007.05.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL3BD2M4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087225v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2004.10.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JVX92R3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115985v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouet J.-F." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Potelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goumi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11510154_18" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-108WB4TC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115350v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#233;gou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metta" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.674.0377" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814801v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Epstein" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9464" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerisier J.-F." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001535" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CQTT2FL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115932v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1071-5819(03)00016-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J78XS0BF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814809v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1075547003259209" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-X80H2T9B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420519v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vidal-Abarca" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert Erboul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millogo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/S15326950DP3102_03" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542827v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchessou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000624v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dubois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Galisson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Evrard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000075v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00135871v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000076v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001127v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122947v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2516387" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108429v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kiesler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Naumann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368555v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100791v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264093.013.867" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453437v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38825-6_10" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524740v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137863v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108235631.015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305189v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955260v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814929v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814941v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934405v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009685v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rouet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384901v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Kirsch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Louise Lennon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sands" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766486v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deslande Liboutchi Peppe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770161v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379036v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/4ZBVJ" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737721v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269176v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288133v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132445v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132393v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678944v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Capurro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Saux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678908v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04351762v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739316v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304851v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36272-9_18" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814992v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813914v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815000v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Hastings" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Britt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815015v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814959v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814972v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814980v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814986v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463291v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544918v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470833v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470830v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161496v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coutieras" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470809v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161657v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maniez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085506v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085482v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Limam" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Back" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085503v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deshoulli&#232;res" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000358v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deshoulli&#232;res" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000150v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Demange" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Metta" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000460v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000457v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerault" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000470v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;gou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233;o" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893404v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choplin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degrugillier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pacalet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9506-3_9" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000615v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marite Milon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000498v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118274v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deleuze-Dordron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000542v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dufresne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927025v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116868v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962091v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000318v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01477023v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733107v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000074v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000485v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de La Passardi&#232;re" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epi.asso.fr/association/dossiers/hyper4.htm" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dujardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2516387" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.590.0071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Gim&#233;nez-Salvador" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cerd&#225;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2025.1593197" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dyoniziak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108552" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853x.2025.2516387" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Cochran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Cohn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hastings" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-025-00473-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58098/LFFL/2025/2/881" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schoor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Britt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000849" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mzidabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12656" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-022-10321-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2023.2197691" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayroles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2023.101781" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P&#233;rez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Durik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2022.2068345" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Ja&#241;ez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rosales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wertgen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Richter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2021.1881342" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Kehl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0735633120945930" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Saux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dampur&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Burin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103191" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Artelt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mahlow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Hahnel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2021.102018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anne Britt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12374" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stadtler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2019.1690849" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stadtler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2020.1750246" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8396" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814855v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo&#8208;rouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scharrer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.241" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerd&#225;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Abarca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Rouet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-019-09943-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Braasch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00642" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2019.1690848" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Blaum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Millis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2372732218814855" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2018.1463722" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997990v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2018.1480313" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Skov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000194" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Paul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2018.1480458" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927204v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Botta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Frasca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.03.054" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR2NLXCL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.04.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Londra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Irrazabal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2017.05.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2017.1329015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2017.1334060" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Britt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-016-0644-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23585" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32ZCK315-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371989v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.06.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Bromme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-016-9679-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-016-9625-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2014.916217" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.907576" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089803v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L.G. Braasch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370008.2013.769995" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097788v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2013.879152" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.178.0055" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099749v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macedo-Rouet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rouet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.01.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0ZG4NLN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099760v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Pl&#233;h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2011.604103" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099650v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1821" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D74895D40B6B66AB2D2F3453AA8CC5774F42DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423130v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L&#233;ger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026111" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-011-0160-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108551v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Br&#229;ten" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Str&#248;ms&#248;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2011.538647" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109115v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.04.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3LHPT7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109137v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/idj.19.1.08bri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814871v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2010.02.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B0MN5XT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814881v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130903306666" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455780v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2009.07.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJC6BNZM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395200v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ramond" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gatefin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.21078" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWF6KTS9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2008.07.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7PRFBV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332465v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard W. Lazonder" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2007.01.025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8282PC1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332435v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Coutelet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ACP.1415" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NV3FQK8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332492v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1380" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-08CRCZLF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194401v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872007X249901" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-L0G50SN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amiel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.07.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJ4GXL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194482v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramond" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deshoullieres" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lisr.2007.05.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL3BD2M4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087225v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2004.10.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JVX92R3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115985v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouet J.-F." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Potelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goumi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11510154_18" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-108WB4TC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115350v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#233;gou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metta" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.674.0377" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814801v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Epstein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9464" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115913v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerisier J.-F." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001535" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CQTT2FL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115932v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1071-5819(03)00016-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J78XS0BF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814809v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1075547003259209" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-X80H2T9B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542827v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchessou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420519v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vidal-Abarca" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert Erboul" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millogo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/S15326950DP3102_03" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000624v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dubois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Galisson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Evrard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000075v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00135871v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000076v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001127v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108429v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kiesler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Naumann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368555v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453437v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38825-6_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100791v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264093.013.867" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524740v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137863v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108235631.015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305189v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955260v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814929v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814941v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934405v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009685v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rouet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384901v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Kirsch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Louise Lennon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sands" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766486v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deslande Liboutchi Peppe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770161v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379036v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/4ZBVJ" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737721v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269176v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288133v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132445v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132393v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678944v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Capurro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Saux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678908v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04351762v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739316v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304851v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36272-9_18" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814992v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813914v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815000v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Hastings" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Britt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815015v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814959v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814972v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814980v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814986v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463291v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544918v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470833v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470830v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161496v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coutieras" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161657v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maniez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470809v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085506v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085482v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Limam" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Back" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085503v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deshoulli&#232;res" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000358v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deshoulli&#232;res" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000150v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Demange" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Metta" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000460v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000457v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerault" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000470v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;gou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233;o" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893404v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choplin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degrugillier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pacalet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9506-3_9" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000615v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marite Milon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000498v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118274v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deleuze-Dordron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000542v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dufresne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927025v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116868v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962091v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000318v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01477023v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733107v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000074v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000485v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de La Passardi&#232;re" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epi.asso.fr/association/dossiers/hyper4.htm" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>