--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François ROUET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of reading self-concept, intrinsic motivation, and reading value to sixth graders’ purposeful reading: the mediating role of the task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2025.2516387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane EHRLICH (1927-2025). Hommage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaonac’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 590 (2025/4), pp.71-72. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.590.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of text availability on task-demands understanding and question-answering in multiple-document reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariola Giménez-Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cerdán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2025.1593197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced theory of mind predicts adolescents’ evaluation of source benevolence while reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 165, pp.108552. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2024.108552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of reading self-concept, intrinsic motivation, and reading value to sixth graders’ purposeful reading: the mediating role of the task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (6-7), pp.502-519. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853x.2025.2516387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Text Augmentation by GPT-3.5 and Llama3 for Evaluating Student Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hastings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40593-025-00473-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la littéracie numérique à l'adolescence. Définitions, compétences et stratégies pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Illectronisme, 2025/2, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58098/LFFL/2025/2/881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading for University or for Myself? Effects of Context and Beliefs about Science on College Students' Document Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (3), pp.317-345. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal homework: The hidden forces of social class contexts and parental self‐efficacy in shaping educational outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Mzidabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Easterbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue: Society in the Classroom: Multilevel Perspectives on Socioeconomic Inequalities in Education, 80 (4), pp.1315-1344. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josi.12656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04894049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainer les stratégies de compréhension en lecture finalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 298, pp.26-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of context and discrepancy when reading multiple documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (5), pp.1111-1143. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-022-10321-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of advanced theory of mind in teenagers’ evaluation of source information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (4-5), pp.363-377. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2023.2197691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disponibilité des textes sur les performances et stratégies de lecture à l’adolescence : quelle implication des fonctions exécutives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.91-135. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.231.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short teacher-led intervention using direct instruction enhances 5th graders' purposeful reading skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.101781. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2023.101781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux défis de l'information numérique : une intervention pour promouvoir l'évaluation critique des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, e-317, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Contexts, Goals, and Decisions: Text Comprehension as a Situated Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Durik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (5-6), pp.361-378. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2022.2068345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hypertext Structure, Navigation Support and Academic Exposure to Contents on Learning From Hypertext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Jañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Multimedia and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.257-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Source Credibility in the Validation of Information Depends on the Degree of (Im-)Plausibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wertgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (5-6), pp.513-528. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2021.1881342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Characteristics as Source of Difficulty and Moderators of the Effect of Time-on-Task in Digital Problem-Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dániel Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Computing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (8), pp.1494-1514. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0735633120945930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple agents to information sources: Readers' differential processing of story characters as a function of story consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.103191. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2020.103191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readers' perceived task demands and their relation to multiple document comprehension strategies and outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordula Artelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Mahlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Hahnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 88, pp.102018. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lindif.2021.102018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you know what you are reading for? Exploring the effects of a task model enhancement on fifth graders' purposeful reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cerdán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (4), pp.837-858. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9817.12374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are frequent users of social network sites good information evaluators? An investigation of adolescents’ sourcing abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislao Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special issue: How adolescents read and learn on the Web: Internal and external factors / Número especial: Cómo leen y aprenden los adolescentes en la red: factores internos y externos, 43 (1), pp.101-138. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2019.1690849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métacognition dans la recherche d’informations en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Document Models: Role of Source Attributes in Readers’ Integration of Multiple Text Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2020.1750246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture de documents multiples au collège : peut-on enseigner l'évaluation des sources d'informations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.185-186. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nombreux alpinistes ont gravi l’Everest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Good Is This Page? Benefits and Limits of Prompting on Adolescents’ Evaluation of Web Information Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo‐rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Scharrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.299 - 321. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To answer questions from text, one has to understand what the question is asking: differential effects of question aids as a function of comprehension skill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerdán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vidal-Abarca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François F Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (8), pp.2111-2124. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-019-09943-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents’ Developing Sensitivity to Orthographic and Semantic Cues During Visual Search for Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Darles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.642. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of source evaluation skills during adolescence: exploring different levels of source processing and their relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (1), pp.19-59. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2019.1690848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reasoned Approach to Dealing With Fake News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Blaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Millis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy Insights from the Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2372732218814855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readers’ Selective Recall of Source Features as a Function of Claim Discrepancy and Task Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5-6), pp.525-544. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2018.1463722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From reading comprehension to document literacy: learning to search for, evaluate and integrate information across texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.415-446. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2018.1480313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance versus big numbers: Students’ criteria for selecting scholarly references online.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.476-489. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xap0000194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring fourth graders’ sourcing skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cerdán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.536-580. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2018.1480458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual search for verbal material in patients with obsessive–compulsive disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Harika-Germaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Frasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 264, pp.244 - 253. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2018.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering teenagers' assessment of information reliability: Effects of a classroom intervention focused on critical source dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprensión lectora y representación de múltiples fuentes de información en estudiantes universitariosinfluencia de las discrepancias textuales sobre una tarea de producción de títulos y una tarea de reconocimiento de &amp;quot;quién dice qué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Londra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Irrazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Ciencias del Comportamiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why attend to source information when reading online? The perspective of ninth grade students from two different countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113, pp.339-354. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2017.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESOLV: Readers' Representation of Reading Contexts and Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Durik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (3), pp.200-215. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00461520.2017.1329015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Visual Scanning of Textual Documents: Effects of Document Organization, Search Goals, and Metatextual Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Studies of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (6), pp.480-497. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10888438.2017.1334060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicting but close: Readers’ integration of information sources as a function of their disagreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (1), pp.151-167. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-016-0644-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple viewpoints increase students' attention to source features in social question and answer forum messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislao Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (10), pp.2404-2419. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.23585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laypersons’ digital problem solving: Relationships between strategy and performance in a large-scale international survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.108-116. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2016.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Improving vocational students’ consideration of source information when deciding about science controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Scharrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Bromme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (8), pp.1699-1699. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-016-9679-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whose story is this? Discrepancy triggers readers’ attention to source information in short narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (8), pp.1549-1570. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-016-9625-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Literacy: The Role of Goal-Directed Reading and Evaluation in Understanding Scientific Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (2), pp.104-122. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00461520.2014.916217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-dependent sensitisation of perceptual and semantic processing during visual search for words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (5), pp.530-549. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2014.907576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Fourth and Fifth Graders to Evaluate Information Sources During Text Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason L.G. Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (2), pp.204-226. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370008.2013.769995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reader's memory for information sources in simple news stories: Effects of text and task features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.187-204. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2013.879152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'usage d'internet nous apprend sur la lecture et son apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178 (3), pp.55. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.178.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do scientists select articles in the PubMed database? An empirical study of criteria and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidental learning of links during navigation: the role of visuo-spatial capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Pléh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.71-81. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2011.604103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Word Familiarity Facilitates Visual Search for Verbal Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.271-288. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.1821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic versus Semantic Matching in Visual Search for Words within Lists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (1), pp.32--43. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0026111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readers’ use of source information in text comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (3), pp.450-465. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-011-0160-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Epistemic Beliefs in the Comprehension of Multiple Expository Texts: Toward an Integrated Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivar Bråten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Strømsø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (1), pp.48-70. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00461520.2011.538647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et maîtrise de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Delay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.B1-B2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high-level content organizers on hypertext learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Pléh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (5), pp.2047-2055. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c. Research challenges in the use of multiple documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Design Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/idj.19.1.08bri⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’ergonomie cognitive des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of surface and deep cues on primary and secondary school students’ assessment of relevance in Web menus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Goumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lecture à la compréhension de documents multiples : processus et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entraînement des stratégies de compréhension en lecture : Apports des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Goumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107-108, pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does textual feedback hinder spoken interaction in natural language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.43-55. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140130903306666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1011-1013. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of domain knowledge on reference search with the pubmed database: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gatefin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (7), pp.1423-1147. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.21078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with new technologies: Help seeking and information searching revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1014-1019. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information problem solving instruction: some cognitive and metacognitive issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ard W. Lazonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.753-765. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2007.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of document search strategies in grade school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Coutelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.389-406. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ACP.1415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing digital documents: effects of alternate or simultaneous window display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.541-558. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.1380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of speech and text-based interaction modes in natural language human-computer dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (6), pp.1045-1053. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1518/001872007X249901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modality on collaboration with a dialogue system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65 (12), pp.983 - 991. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of online electronic information resources in scientific research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deshoullieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library &amp; Information Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.508-532. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lisr.2007.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode and modal transfer effects on performance and discourse organization with an information retrieval dialogue system in natural language.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22(3), pp.467-500. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2004.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of content representations in hypermedia learning: effects of task and learner variables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Potelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3426, pp.343-354. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11510154_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher des informations dans les menus Web: interaction entre tâche, type de menu et variables individuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Metta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67, pp.379-397. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.674.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulgarisation scientifique: les revues en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/9464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et enseignement de la médecine: forces et faiblesses de l'enseignement en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerisier J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (5-6), pp.866-875. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03001535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of content representation and readers' prior knowledge on the comprehension of hypertext.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Potelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58, pp.327-345. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1071-5819(03)00016-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of online reading on popular science comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (2), pp.99-128. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1075547003259209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet and medical training strength and weaknesses of & e-learning evaluation and critical analysis of web sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (5-6), pp.866-875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Information Search Tasks on the Comprehension of Instructional Text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vidal-Abarca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bert Erboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Millogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (2), pp.163-186. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/S15326950DP3102_03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouveaux outils au processus d'innovation pédagogique : qui est l'élève ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de l'information dans un hypertexte : vers un modèle des processus cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, hors série, pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations dans les systèmes hypertextes : des représentations de la tâche à un modèle de l'activité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.307-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00135871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations dans les systèmes hypertextes : des représentations de la tâche à un modèle de l'activité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.307-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer sans se perdre : lecture et acquisition de connaissances à l'aide des hypertextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 73, pp.97-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core skills of digital literacies: Constants in an ever-changing literacy landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Hahnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Kiesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge Taylor &amp; Francis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Handbook of Research in Digital Literacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’information : processus cognitifs et apprentissage tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Carré; André Tricot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Acquisition of Text Search Strategies: The Role of Task Models and Relevance Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W.T. Fu and H. van Oostendorp (Eds.); Wai Tat FuHerre van Oostendorp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding and Improving Information Search</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.185-212, 2020, Human–Computer Interaction Series, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38825-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Document Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In L. Zhang (Ed.) Oxford Research Encyclopedia of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264093.013.867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la méthode expérimentale à l’étude de certains aspects de « voilà »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knutsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Col, G.; C. Danino; Bikialo, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysémie, usages et fonctions de voilà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter De Gruyter, pp.259-298, 2020, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110622454-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Text Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Dunlosky; Katherine A. Rawson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Handbook of Cognition and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.356-380, 2019, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108235631.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bentolila; Bruno Germain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, 2019, Les repères pédagogiques, 9782091247397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compréhension à l'usage des textes en contexte : accéder à l'information, évaluer et mettre en relation les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la compréhension en lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatier, 2017, Enseigner à l'école primaire, ISSN 2105-4177, 978-2-401-00085-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forums de questions-réponses comme ressource pour l’apprentissage informel: Quelle approche critique des sources d'information par les adolescents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislao Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Las Vergnas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le e-learning informel ? Des apprentissages diffus, noyés dans la participation en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives Contemporaines, pp.39-56, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui dit quoi ? L'évaluation des sources, une compétence d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dinet (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages, usagers et compétences informationnelles au XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Lavoisier, pp.97-122, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement de la qualité de documents Web : rôle de l'expertise et de la tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Piolat (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, écrire, communiquer et apprendre avec Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Solal, pp.463-488, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animations graphiques sont-elles vraiment bénéfiques à la compréhension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Rouet; B. Germain &amp; I. Mazel (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture et technologies numériques : enjeux et défis des technologies numériques pour l'enseignement et les pratiques de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sceren, pp.125-147, 2006, Lectures en jeu, ISSN 1764-0059, 978-2-240-02554-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche d'information : processus cognitifs, facteurs de difficultés et dimension de l'expertise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Paganelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction homme - machine et recherche d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.133-161, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level Up: Raising the Skills of Adults in the United States and Other Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irwin Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Louise Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR–25-04, Educational Testing Service (ETS). 2025, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of interrupting tasks on text comprehension: does self-regulation matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Text and Discourse (ST&amp;D), Chicago, 2024 (Illinois, États - Unis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chicago, United States. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04766486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of interrupting tasks on text comprehension: does self-regulation matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Annual Meeting of the Society for Text and Discourse (ST&amp;D 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chicago (Illinois), United States. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-Class Inequality in Digital, Cultural Equipment and Practices for Children’s Homework Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Mzidabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Convention (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, United States. OSF Registries, 2022, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/4ZBVJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de lecture finalisée des documents écrits chez les élèves de lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVes Journées Internationales de Psychologie Différentielle (JIPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire un document en situation multitâche : effet de l’interruption et l’alerte préalable sur le rythme de lecture et la compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire un document en situation multitâche : effet de l'interruption et de l'alerte préalable sur le rythme de lecture et la compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du concept de soi, de la motivation intrinsèque et de la valeur attribuée à la lecture sur les performances en lecture chez les élèves de 6e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques des jeunes chercheurs de Poitiers (JSJC Poitiers 2024) : Éducation et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of motivation on 6th graders' reading comprehension: the mediating role of the task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 annual meeting of the Society for text and discourse (ST&amp;D 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for text and discourse (ST&amp;D), Jul 2024, Chicago (Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a Peer-based Tutoring Intervention to Promote Freshmen Evaluation of Information Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Capurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastón Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Text and Discourse 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core skills of digital literacies: Constants in an everchanging literacy landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Hahnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Kiesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERA 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching information evaluation in self-paced e-learning mode: is distributed practice helpful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo‐rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2023 Education as a hope in uncertain times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching purposeful reading strategies to vocational school students: A quasi-experimental intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Society for Text &amp; Discourse Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for Text &amp; Discourse (St&amp;d), Jun 2023, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Automated Evaluation of Student Text Responses Using GPT-3.5 for Text Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hastings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference Artificial Intelligence in Education (AIED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. pp.217-228, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36272-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced theory of mind and teenagers’ sourcing skills: specific role in intention attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Expert Reading Strategies in Digital Environments to Undergraduates: An Intervention Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG-2 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online assessment of students' text comprehension: Explorations into the automated scoring of constructed responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R. Hastings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Anne Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Adolescents’ Reading Comprehension skills in the Digital Age: contribution of memory-based and textavailable assessment tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une lecture critique des sources sur internet - effets d’une intervention pédagogique auprès d’adolescents en classe de troisième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislao Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED18 « Usages du numérique en éducation : regards critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's with that source? A classroom intervention to foster 9th grade students' critical thinking about dimensions of information sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ninth graders reason about information sources: evidence from German and French students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Educational Research Association 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompting Teenagers to Justify their Position Towards Conflicting Claims Improves their Assessment of Source Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Educational Research Association 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Multiple Document Literacy Skills: an update of MD-SKILLS recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiple Documents Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des moteurs de recherche par les jeunes : Impact des connaissances du domaine et des connaissances procédurales sur les stratégies d'exploration visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thérouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chanquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque International TICE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of story consistency and reading context on the construction of documents models from multiple sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial International Conference of the European Association for Research on Learning and Instruction, EARLI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering who said what : Effects of source animacy and content consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Congress of Psychology, ICP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux évaluer les informations issues de sources multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coutieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Goumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d´un entraînement informatisé sur la compréhension en lecture des élèves de 11- 12 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Goumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007- Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la mémoire de travail dans la mémorisation de mots présentés sur écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journée d’Etude sur le Traitement Cognitif des Systèmes d’Information Complexes - JETCSIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les spécialistes scientifiques interrogent-ils les bases de données bibliographiques en ligne ? Une étude exploratoire de la recherche de références par des chercheurs en neurosciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETCSIC'06 - Douzièmes journées d'Etude sur le Traitement Cognitif des Systèmes d'Information Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of distracters and lexical familiarity on the efficiency of information search within verbal lists.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract of the poster presented at the “Memory and Text Comprehension Meeting”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des systèmes d'informations électroniques en recherche scientifique : le cas de la neurophysiologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deshoullières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ERTE Ingénierie des Ressources Médiatiques pour l'Apprentissage (IRMA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deshoullières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la scénarisation sur l'utilisation d'un cédérom d'initiation à la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Metta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.343-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'imagerie et du contexte de tâche sur l'apprentissage à partir de séquences multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche documentaire informatisée à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Passerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.135-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la structuration de la tâche dans la recherche d'informations sur site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.291-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Multimedia and Microelectronics: Should We Think First about the Conditions of Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Grenoble, France. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9506-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational multimedia and microelectronics : should we think first about the conditions of use ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marite Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd European Workshop on Microelectronis Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « nouveaux outils » de recherche documentaire sont-ils compatibles avec les stratégies cognitives des élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Passerault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque "Hypermédias et Apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Poitiers, France. pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing processes and documenting processes: toward an integrated framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deleuze-Dordron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EACE, Sep 1996, Grenada, Spain. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hypermédias pour quoi faire ? l'apport des modèles de tâches à la conception d'hypermédias pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes journées hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literacy beyond text comprehension : a theory of purposeful reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Durik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2018, 9781138927001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skills of document use: from text comprehension to Web-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NJ: Lawrence Erlbaum Associates, pp.227, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus cognitifs et technologies pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">unknown publisher, pp.n.a., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS ACI Ecole et Sciences Cognitives ; Direction de la Technologie, MENRJ ; CNRS, RTP 39, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation comme élément de la maîtrise de la lecture : de l'analyse des processus cognitifs à l'intervention pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01477023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture, compréhension et recherche d'informations dans les hypertextes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du quatrième colloque &amp;quot;Hypermédias et Apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque "Hypermédias et Apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI ; INRP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2-7342-0625-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId430"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François ROUET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of text availability on task-demands understanding and question-answering in multiple-document reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariola Giménez-Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cerdán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2025.1593197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane EHRLICH (1927-2025). Hommage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaonac’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 590 (2025/4), pp.71-72. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.590.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of reading self-concept, intrinsic motivation, and reading value to sixth graders’ purposeful reading: the mediating role of the task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (6-7), pp.502-519. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853x.2025.2516387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Text Augmentation by GPT-3.5 and Llama3 for Evaluating Student Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hastings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40593-025-00473-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced theory of mind predicts adolescents’ evaluation of source benevolence while reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 165, pp.108552. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2024.108552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la littéracie numérique à l'adolescence. Définitions, compétences et stratégies pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Illectronisme, 2025/2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58098/LFFL/2025/2/881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading for University or for Myself? Effects of Context and Beliefs about Science on College Students' Document Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (3), pp.317-345. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal homework: The hidden forces of social class contexts and parental self‐efficacy in shaping educational outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Mzidabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Easterbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue: Society in the Classroom: Multilevel Perspectives on Socioeconomic Inequalities in Education, 80 (4), pp.1315-1344. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josi.12656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04894049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainer les stratégies de compréhension en lecture finalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 298, pp.26-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disponibilité des textes sur les performances et stratégies de lecture à l’adolescence : quelle implication des fonctions exécutives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.91-135. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.231.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of context and discrepancy when reading multiple documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (5), pp.1111-1143. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-022-10321-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of advanced theory of mind in teenagers’ evaluation of source information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (4-5), pp.363-377. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2023.2197691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short teacher-led intervention using direct instruction enhances 5th graders' purposeful reading skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.101781. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2023.101781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux défis de l'information numérique : une intervention pour promouvoir l'évaluation critique des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, e-317, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Contexts, Goals, and Decisions: Text Comprehension as a Situated Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Durik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (5-6), pp.361-378. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2022.2068345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Characteristics as Source of Difficulty and Moderators of the Effect of Time-on-Task in Digital Problem-Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dániel Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Computing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (8), pp.1494-1514. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0735633120945930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple agents to information sources: Readers' differential processing of story characters as a function of story consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.103191. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2020.103191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hypertext Structure, Navigation Support and Academic Exposure to Contents on Learning From Hypertext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Jañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Multimedia and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.257-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Source Credibility in the Validation of Information Depends on the Degree of (Im-)Plausibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wertgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (5-6), pp.513-528. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2021.1881342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readers' perceived task demands and their relation to multiple document comprehension strategies and outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordula Artelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Mahlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Hahnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 88, pp.102018. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lindif.2021.102018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you know what you are reading for? Exploring the effects of a task model enhancement on fifth graders' purposeful reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cerdán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (4), pp.837-858. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9817.12374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are frequent users of social network sites good information evaluators? An investigation of adolescents’ sourcing abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislao Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special issue: How adolescents read and learn on the Web: Internal and external factors / Número especial: Cómo leen y aprenden los adolescentes en la red: factores internos y externos, 43 (1), pp.101-138. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2019.1690849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métacognition dans la recherche d’informations en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Document Models: Role of Source Attributes in Readers’ Integration of Multiple Text Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2020.1750246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture de documents multiples au collège : peut-on enseigner l'évaluation des sources d'informations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.185-186. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.8396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nombreux alpinistes ont gravi l’Everest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To answer questions from text, one has to understand what the question is asking: differential effects of question aids as a function of comprehension skill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerdán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vidal-Abarca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François F Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (8), pp.2111-2124. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-019-09943-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents’ Developing Sensitivity to Orthographic and Semantic Cues During Visual Search for Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Darles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.642. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Good Is This Page? Benefits and Limits of Prompting on Adolescents’ Evaluation of Web Information Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo‐rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Scharrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.299 - 321. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of source evaluation skills during adolescence: exploring different levels of source processing and their relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (1), pp.19-59. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2019.1690848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reasoned Approach to Dealing With Fake News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Blaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Millis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy Insights from the Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2372732218814855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readers’ Selective Recall of Source Features as a Function of Claim Discrepancy and Task Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5-6), pp.525-544. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2018.1463722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring fourth graders’ sourcing skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Cerdán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.536-580. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2018.1480458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual search for verbal material in patients with obsessive–compulsive disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Harika-Germaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Frasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 264, pp.244 - 253. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2018.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From reading comprehension to document literacy: learning to search for, evaluate and integrate information across texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.415-446. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2018.1480313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance versus big numbers: Students’ criteria for selecting scholarly references online.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.476-489. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xap0000194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering teenagers' assessment of information reliability: Effects of a classroom intervention focused on critical source dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprensión lectora y representación de múltiples fuentes de información en estudiantes universitariosinfluencia de las discrepancias textuales sobre una tarea de producción de títulos y una tarea de reconocimiento de &amp;quot;quién dice qué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Londra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Irrazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Ciencias del Comportamiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why attend to source information when reading online? The perspective of ninth grade students from two different countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113, pp.339-354. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2017.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESOLV: Readers' Representation of Reading Contexts and Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Durik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (3), pp.200-215. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00461520.2017.1329015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Visual Scanning of Textual Documents: Effects of Document Organization, Search Goals, and Metatextual Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Studies of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (6), pp.480-497. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10888438.2017.1334060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicting but close: Readers’ integration of information sources as a function of their disagreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (1), pp.151-167. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-016-0644-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple viewpoints increase students' attention to source features in social question and answer forum messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislao Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (10), pp.2404-2419. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.23585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laypersons’ digital problem solving: Relationships between strategy and performance in a large-scale international survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.108-116. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2016.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Improving vocational students’ consideration of source information when deciding about science controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Scharrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Bromme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (8), pp.1699-1699. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-016-9679-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whose story is this? Discrepancy triggers readers’ attention to source information in short narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (8), pp.1549-1570. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-016-9625-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-dependent sensitisation of perceptual and semantic processing during visual search for words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (5), pp.530-549. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2014.907576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Literacy: The Role of Goal-Directed Reading and Evaluation in Understanding Scientific Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (2), pp.104-122. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00461520.2014.916217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Fourth and Fifth Graders to Evaluate Information Sources During Text Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason L.G. Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (2), pp.204-226. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370008.2013.769995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reader's memory for information sources in simple news stories: Effects of text and task features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.187-204. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2013.879152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'usage d'internet nous apprend sur la lecture et son apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178 (3), pp.55. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.178.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidental learning of links during navigation: the role of visuo-spatial capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Pléh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.71-81. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2011.604103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Word Familiarity Facilitates Visual Search for Verbal Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.271-288. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.1821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do scientists select articles in the PubMed database? An empirical study of criteria and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic versus Semantic Matching in Visual Search for Words within Lists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (1), pp.32--43. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0026111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readers’ use of source information in text comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Braasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (3), pp.450-465. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-011-0160-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et maîtrise de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Delay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.B1-B2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high-level content organizers on hypertext learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Pléh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (5), pp.2047-2055. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c. Research challenges in the use of multiple documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Design Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/idj.19.1.08bri⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Epistemic Beliefs in the Comprehension of Multiple Expository Texts: Toward an Integrated Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivar Bråten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Strømsø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (1), pp.48-70. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00461520.2011.538647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’ergonomie cognitive des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of surface and deep cues on primary and secondary school students’ assessment of relevance in Web menus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Goumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lecture à la compréhension de documents multiples : processus et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entraînement des stratégies de compréhension en lecture : Apports des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Goumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107-108, pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does textual feedback hinder spoken interaction in natural language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.43-55. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140130903306666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1011-1013. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of domain knowledge on reference search with the pubmed database: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gatefin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (7), pp.1423-1147. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.21078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with new technologies: Help seeking and information searching revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1014-1019. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information problem solving instruction: some cognitive and metacognitive issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ard W. Lazonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.753-765. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2007.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing digital documents: effects of alternate or simultaneous window display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.541-558. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.1380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of document search strategies in grade school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Coutelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.389-406. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ACP.1415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of speech and text-based interaction modes in natural language human-computer dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (6), pp.1045-1053. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1518/001872007X249901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modality on collaboration with a dialogue system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65 (12), pp.983 - 991. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of online electronic information resources in scientific research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deshoullieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library &amp; Information Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.508-532. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lisr.2007.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode and modal transfer effects on performance and discourse organization with an information retrieval dialogue system in natural language.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22(3), pp.467-500. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2004.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of content representations in hypermedia learning: effects of task and learner variables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Potelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3426, pp.343-354. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11510154_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher des informations dans les menus Web: interaction entre tâche, type de menu et variables individuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Metta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67, pp.379-397. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.674.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulgarisation scientifique: les revues en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/9464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et enseignement de la médecine: forces et faiblesses de l'enseignement en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerisier J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (5-6), pp.866-875. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03001535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of content representation and readers' prior knowledge on the comprehension of hypertext.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Potelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58, pp.327-345. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1071-5819(03)00016-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of online reading on popular science comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (2), pp.99-128. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1075547003259209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Information Search Tasks on the Comprehension of Instructional Text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vidal-Abarca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bert Erboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Millogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (2), pp.163-186. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/S15326950DP3102_03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet and medical training strength and weaknesses of & e-learning evaluation and critical analysis of web sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (5-6), pp.866-875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouveaux outils au processus d'innovation pédagogique : qui est l'élève ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de l'information dans un hypertexte : vers un modèle des processus cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, hors série, pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations dans les systèmes hypertextes : des représentations de la tâche à un modèle de l'activité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.307-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00135871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations dans les systèmes hypertextes : des représentations de la tâche à un modèle de l'activité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.307-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer sans se perdre : lecture et acquisition de connaissances à l'aide des hypertextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 73, pp.97-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of reading self-concept, intrinsic motivation, and reading value to sixth graders’ purposeful reading: the mediating role of the task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2025, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2025.2516387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core skills of digital literacies: Constants in an ever-changing literacy landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Hahnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Kiesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge Taylor &amp; Francis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Handbook of Research in Digital Literacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’information : processus cognitifs et apprentissage tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Carré; André Tricot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Document Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In L. Zhang (Ed.) Oxford Research Encyclopedia of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264093.013.867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Acquisition of Text Search Strategies: The Role of Task Models and Relevance Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W.T. Fu and H. van Oostendorp (Eds.); Wai Tat FuHerre van Oostendorp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding and Improving Information Search</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.185-212, 2020, Human–Computer Interaction Series, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38825-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la méthode expérimentale à l’étude de certains aspects de « voilà »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knutsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Col, G.; C. Danino; Bikialo, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysémie, usages et fonctions de voilà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter De Gruyter, pp.259-298, 2020, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110622454-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Text Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Dunlosky; Katherine A. Rawson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Handbook of Cognition and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.356-380, 2019, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108235631.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bentolila; Bruno Germain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, 2019, Les repères pédagogiques, 9782091247397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compréhension à l'usage des textes en contexte : accéder à l'information, évaluer et mettre en relation les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la compréhension en lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatier, 2017, Enseigner à l'école primaire, ISSN 2105-4177, 978-2-401-00085-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forums de questions-réponses comme ressource pour l’apprentissage informel: Quelle approche critique des sources d'information par les adolescents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislao Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Las Vergnas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le e-learning informel ? Des apprentissages diffus, noyés dans la participation en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives Contemporaines, pp.39-56, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui dit quoi ? L'évaluation des sources, une compétence d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dinet (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages, usagers et compétences informationnelles au XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Lavoisier, pp.97-122, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement de la qualité de documents Web : rôle de l'expertise et de la tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Piolat (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, écrire, communiquer et apprendre avec Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Solal, pp.463-488, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animations graphiques sont-elles vraiment bénéfiques à la compréhension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Rouet; B. Germain &amp; I. Mazel (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture et technologies numériques : enjeux et défis des technologies numériques pour l'enseignement et les pratiques de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sceren, pp.125-147, 2006, Lectures en jeu, ISSN 1764-0059, 978-2-240-02554-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche d'information : processus cognitifs, facteurs de difficultés et dimension de l'expertise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Paganelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction homme - machine et recherche d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.133-161, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level Up: Raising the Skills of Adults in the United States and Other Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irwin Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Louise Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR–25-04, Educational Testing Service (ETS). 2025, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du concept de soi, de la motivation intrinsèque et de la valeur attribuée à la lecture sur les performances en lecture chez les élèves de 6e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques des jeunes chercheurs de Poitiers (JSJC Poitiers 2024) : Éducation et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of motivation on 6th graders' reading comprehension: the mediating role of the task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 annual meeting of the Society for text and discourse (ST&amp;D 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for text and discourse (ST&amp;D), Jul 2024, Chicago (Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a Peer-based Tutoring Intervention to Promote Freshmen Evaluation of Information Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Capurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastón Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Text and Discourse 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core skills of digital literacies: Constants in an everchanging literacy landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Naumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Hahnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Kiesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERA 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching information evaluation in self-paced e-learning mode: is distributed practice helpful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo‐rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2023 Education as a hope in uncertain times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching purposeful reading strategies to vocational school students: A quasi-experimental intervention study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Society for Text &amp; Discourse Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for Text &amp; Discourse (St&amp;d), Jun 2023, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Automated Evaluation of Student Text Responses Using GPT-3.5 for Text Data Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hastings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference Artificial Intelligence in Education (AIED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. pp.217-228, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36272-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced theory of mind and teenagers’ sourcing skills: specific role in intention attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Expert Reading Strategies in Digital Environments to Undergraduates: An Intervention Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dyoniziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG-2 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online assessment of students' text comprehension: Explorations into the automated scoring of constructed responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R. Hastings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Anne Britt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Adolescents’ Reading Comprehension skills in the Digital Age: contribution of memory-based and textavailable assessment tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une lecture critique des sources sur internet - effets d’une intervention pédagogique auprès d’adolescents en classe de troisième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislao Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED18 « Usages du numérique en éducation : regards critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's with that source? A classroom intervention to foster 9th grade students' critical thinking about dimensions of information sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ninth graders reason about information sources: evidence from German and French students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Educational Research Association 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompting Teenagers to Justify their Position Towards Conflicting Claims Improves their Assessment of Source Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Educational Research Association 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Multiple Document Literacy Skills: an update of MD-SKILLS recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiple Documents Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des moteurs de recherche par les jeunes : Impact des connaissances du domaine et des connaissances procédurales sur les stratégies d'exploration visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thérouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chanquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque International TICE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of story consistency and reading context on the construction of documents models from multiple sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial International Conference of the European Association for Research on Learning and Instruction, EARLI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering who said what : Effects of source animacy and content consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Congress of Psychology, ICP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux évaluer les informations issues de sources multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coutieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Goumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la mémoire de travail dans la mémorisation de mots présentés sur écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journée d’Etude sur le Traitement Cognitif des Systèmes d’Information Complexes - JETCSIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d´un entraînement informatisé sur la compréhension en lecture des élèves de 11- 12 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Goumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007- Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les spécialistes scientifiques interrogent-ils les bases de données bibliographiques en ligne ? Une étude exploratoire de la recherche de références par des chercheurs en neurosciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETCSIC'06 - Douzièmes journées d'Etude sur le Traitement Cognitif des Systèmes d'Information Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of distracters and lexical familiarity on the efficiency of information search within verbal lists.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract of the poster presented at the “Memory and Text Comprehension Meeting”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des systèmes d'informations électroniques en recherche scientifique : le cas de la neurophysiologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deshoullières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ERTE Ingénierie des Ressources Médiatiques pour l'Apprentissage (IRMA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deshoullières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la scénarisation sur l'utilisation d'un cédérom d'initiation à la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Metta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.343-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'imagerie et du contexte de tâche sur l'apprentissage à partir de séquences multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche documentaire informatisée à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Passerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.135-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la structuration de la tâche dans la recherche d'informations sur site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.291-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational multimedia and microelectronics : should we think first about the conditions of use ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marite Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd European Workshop on Microelectronis Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Multimedia and Microelectronics: Should We Think First about the Conditions of Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Degrugillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Grenoble, France. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9506-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « nouveaux outils » de recherche documentaire sont-ils compatibles avec les stratégies cognitives des élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Passerault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque "Hypermédias et Apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Poitiers, France. pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing processes and documenting processes: toward an integrated framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deleuze-Dordron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EACE, Sep 1996, Grenada, Spain. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00118274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hypermédias pour quoi faire ? l'apport des modèles de tâches à la conception d'hypermédias pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes journées hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-Class Inequality in Digital, Cultural Equipment and Practices for Children’s Homework Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Mzidabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Convention (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, United States. OSF Registries, 2022, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/4ZBVJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of interrupting tasks on text comprehension: does self-regulation matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Text and Discourse (ST&amp;D), Chicago, 2024 (Illinois, États - Unis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chicago, United States. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04766486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of interrupting tasks on text comprehension: does self-regulation matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Annual Meeting of the Society for Text and Discourse (ST&amp;D 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chicago (Illinois), United States. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de lecture finalisée des documents écrits chez les élèves de lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVes Journées Internationales de Psychologie Différentielle (JIPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire un document en situation multitâche : effet de l’interruption et l’alerte préalable sur le rythme de lecture et la compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire un document en situation multitâche : effet de l'interruption et de l'alerte préalable sur le rythme de lecture et la compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literacy beyond text comprehension : a theory of purposeful reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anne Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Durik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2018, 9781138927001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skills of document use: from text comprehension to Web-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouet J.-F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NJ: Lawrence Erlbaum Associates, pp.227, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus cognitifs et technologies pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">unknown publisher, pp.n.a., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS ACI Ecole et Sciences Cognitives ; Direction de la Technologie, MENRJ ; CNRS, RTP 39, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation comme élément de la maîtrise de la lecture : de l'analyse des processus cognitifs à l'intervention pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01477023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture, compréhension et recherche d'informations dans les hypertextes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du quatrième colloque &amp;quot;Hypermédias et Apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque "Hypermédias et Apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI ; INRP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2-7342-0625-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId430"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dujardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2516387" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.590.0071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Gim&#233;nez-Salvador" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cerd&#225;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2025.1593197" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dyoniziak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108552" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853x.2025.2516387" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Cochran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Cohn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hastings" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-025-00473-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58098/LFFL/2025/2/881" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schoor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Britt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000849" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mzidabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12656" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-022-10321-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2023.2197691" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayroles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2023.101781" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P&#233;rez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Durik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2022.2068345" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Ja&#241;ez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rosales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wertgen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Richter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2021.1881342" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Kehl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0735633120945930" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Saux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dampur&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Burin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103191" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Artelt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mahlow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Hahnel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2021.102018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anne Britt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12374" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stadtler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2019.1690849" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stadtler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2020.1750246" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8396" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814855v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo&#8208;rouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scharrer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.241" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerd&#225;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Abarca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Rouet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-019-09943-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Braasch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00642" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2019.1690848" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Blaum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Millis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2372732218814855" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2018.1463722" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997990v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2018.1480313" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Skov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000194" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Paul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2018.1480458" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927204v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Botta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Frasca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.03.054" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR2NLXCL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.04.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Londra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Irrazabal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2017.05.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2017.1329015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2017.1334060" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Britt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-016-0644-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23585" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32ZCK315-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371989v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.06.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Bromme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-016-9679-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-016-9625-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2014.916217" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.907576" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089803v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L.G. Braasch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370008.2013.769995" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097788v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2013.879152" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.178.0055" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099749v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macedo-Rouet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rouet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.01.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0ZG4NLN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099760v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Pl&#233;h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2011.604103" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099650v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1821" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D74895D40B6B66AB2D2F3453AA8CC5774F42DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423130v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L&#233;ger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026111" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-011-0160-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108551v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Br&#229;ten" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Str&#248;ms&#248;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2011.538647" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109115v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.04.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3LHPT7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109137v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/idj.19.1.08bri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814871v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2010.02.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B0MN5XT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814881v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130903306666" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455780v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2009.07.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJC6BNZM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395200v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ramond" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gatefin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.21078" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWF6KTS9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2008.07.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7PRFBV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332465v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard W. Lazonder" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2007.01.025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8282PC1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332435v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Coutelet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ACP.1415" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NV3FQK8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332492v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1380" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-08CRCZLF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194401v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872007X249901" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-L0G50SN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amiel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.07.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJ4GXL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194482v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramond" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deshoullieres" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lisr.2007.05.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL3BD2M4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087225v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2004.10.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JVX92R3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115985v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouet J.-F." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Potelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goumi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11510154_18" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-108WB4TC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115350v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#233;gou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metta" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.674.0377" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814801v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Epstein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9464" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115913v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerisier J.-F." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001535" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CQTT2FL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115932v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1071-5819(03)00016-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J78XS0BF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814809v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1075547003259209" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-X80H2T9B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542827v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchessou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420519v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vidal-Abarca" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert Erboul" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millogo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/S15326950DP3102_03" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000624v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dubois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Galisson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Evrard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000075v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00135871v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000076v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001127v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108429v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kiesler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Naumann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368555v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453437v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38825-6_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100791v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264093.013.867" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524740v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137863v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108235631.015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305189v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955260v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814929v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814941v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934405v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009685v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rouet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384901v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Kirsch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Louise Lennon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sands" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766486v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deslande Liboutchi Peppe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770161v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379036v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/4ZBVJ" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737721v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269176v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288133v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132445v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132393v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678944v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Capurro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Saux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678908v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04351762v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739316v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304851v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36272-9_18" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814992v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813914v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815000v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Hastings" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Britt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815015v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814959v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814972v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814980v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814986v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463291v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544918v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470833v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470830v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161496v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coutieras" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161657v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maniez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470809v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085506v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085482v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Limam" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Back" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085503v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deshoulli&#232;res" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000358v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deshoulli&#232;res" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000150v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Demange" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Metta" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000460v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000457v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerault" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000470v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;gou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233;o" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893404v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choplin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degrugillier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pacalet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9506-3_9" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000615v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marite Milon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000498v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118274v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deleuze-Dordron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000542v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dufresne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927025v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116868v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962091v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000318v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01477023v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733107v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000074v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000485v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de La Passardi&#232;re" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epi.asso.fr/association/dossiers/hyper4.htm" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Gim&#233;nez-Salvador" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cerd&#225;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2025.1593197" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac&#8217;h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.590.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384377v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dujardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853x.2025.2516387" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Cochran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Cohn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hastings" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-025-00473-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dyoniziak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108552" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58098/LFFL/2025/2/881" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schoor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Britt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000849" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mzidabi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12656" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-022-10321-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2023.2197691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayroles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2023.101781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P&#233;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Durik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2022.2068345" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Kehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0735633120945930" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Saux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dampur&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Burin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103191" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452317v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Ja&#241;ez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rosales" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wertgen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Richter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2021.1881342" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Artelt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mahlow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Hahnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2021.102018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anne Britt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12374" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stadtler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2019.1690849" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stadtler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2020.1750246" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8396" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814855v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerd&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Abarca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Rouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-019-09943-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Braasch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00642" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo&#8208;rouet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scharrer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.241" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2019.1690848" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Blaum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Millis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2372732218814855" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2018.1463722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Paul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2018.1480458" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927204v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Botta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Frasca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.03.054" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR2NLXCL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2018.1480313" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968910v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Skov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000194" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.04.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Londra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Irrazabal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2017.05.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015948v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2017.1329015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341063v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2017.1334060" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Britt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-016-0644-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091289v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23585" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32ZCK315-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371989v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.06.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372222v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Bromme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-016-9679-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370825v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-016-9625-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077359v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.907576" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2014.916217" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L.G. Braasch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370008.2013.769995" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2013.879152" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101235v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.178.0055" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099760v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Pl&#233;h" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2011.604103" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099650v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1821" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D74895D40B6B66AB2D2F3453AA8CC5774F42DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099749v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macedo-Rouet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rouet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.01.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0ZG4NLN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L&#233;ger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026111" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099632v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-011-0160-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814875v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109115v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.04.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3LHPT7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109137v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/idj.19.1.08bri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Br&#229;ten" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Str&#248;ms&#248;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2011.538647" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814871v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392543v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2010.02.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B0MN5XT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814881v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392610v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111633v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130903306666" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455780v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2009.07.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJC6BNZM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ramond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gatefin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.21078" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWF6KTS9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731488v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2008.07.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7PRFBV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332465v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard W. Lazonder" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2007.01.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8282PC1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1380" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-08CRCZLF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332435v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Coutelet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ACP.1415" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NV3FQK8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194401v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872007X249901" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-L0G50SN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806640v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amiel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.07.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJ4GXL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194482v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deshoullieres" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lisr.2007.05.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL3BD2M4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087225v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2004.10.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JVX92R3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115985v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouet J.-F." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Potelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goumi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11510154_18" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-108WB4TC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115350v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#233;gou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metta" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.674.0377" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814801v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Epstein" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9464" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerisier J.-F." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001535" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CQTT2FL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115932v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1071-5819(03)00016-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J78XS0BF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814809v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1075547003259209" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-X80H2T9B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420519v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vidal-Abarca" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert Erboul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millogo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/S15326950DP3102_03" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542827v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchessou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000624v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dubois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Galisson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Evrard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000075v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00135871v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000076v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001127v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122947v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2516387" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108429v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kiesler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Naumann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368555v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100791v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264093.013.867" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453437v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38825-6_10" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524740v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137863v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108235631.015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305189v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955260v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814929v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814941v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934405v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009685v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rouet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384901v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Kirsch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Louise Lennon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sands" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132445v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132393v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678944v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Capurro" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Saux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678908v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04351762v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739316v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304851v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36272-9_18" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814992v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813914v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815000v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Hastings" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Britt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815015v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814959v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814972v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814980v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814986v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463291v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544918v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470833v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470830v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161496v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coutieras" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470809v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161657v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maniez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085506v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085482v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Limam" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Back" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085503v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deshoulli&#232;res" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000358v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deshoulli&#232;res" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000150v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Demange" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Metta" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000460v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000457v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000470v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;gou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233;o" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000615v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marite Milon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pacalet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893404v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choplin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degrugillier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9506-3_9" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000498v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118274v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deleuze-Dordron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000542v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dufresne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379036v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/4ZBVJ" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766486v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deslande Liboutchi Peppe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770161v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737721v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269176v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288133v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927025v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116868v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962091v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000318v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01477023v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733107v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000074v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000485v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de La Passardi&#232;re" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epi.asso.fr/association/dossiers/hyper4.htm" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>